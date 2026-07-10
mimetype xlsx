--- v0 (2026-05-22)
+++ v1 (2026-07-10)
@@ -264,34 +264,34 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:creator>wn0sdwk00037W$</dc:creator>
+  <dc:creator>wn1sdwk000XYM$</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>