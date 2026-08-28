--- v1 (2026-07-10)
+++ v2 (2026-08-28)
@@ -13,92 +13,398 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="153222"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14" count="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116" count="162">
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip Code</t>
   </si>
   <si>
     <t>Precinct</t>
   </si>
   <si>
     <t>District Group</t>
   </si>
   <si>
     <t>App Req Date</t>
   </si>
   <si>
     <t>App Sent Date</t>
   </si>
   <si>
     <t>Ballot Req Date</t>
   </si>
   <si>
     <t>Ballot Sent Date</t>
   </si>
   <si>
     <t>Ballot Received Date</t>
   </si>
   <si>
     <t>State ID</t>
+  </si>
+  <si>
+    <t>ANTHONY</t>
+  </si>
+  <si>
+    <t>HOLTEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">320 N 13th St </t>
+  </si>
+  <si>
+    <t>Breese</t>
+  </si>
+  <si>
+    <t>IL</t>
+  </si>
+  <si>
+    <t>Breese 4</t>
+  </si>
+  <si>
+    <t>4WQ3282Y</t>
+  </si>
+  <si>
+    <t>VIRGIL</t>
+  </si>
+  <si>
+    <t>HORTON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">909 E Hanover St </t>
+  </si>
+  <si>
+    <t>New Baden</t>
+  </si>
+  <si>
+    <t>Lookingglass 2</t>
+  </si>
+  <si>
+    <t>9LQQ432Y</t>
+  </si>
+  <si>
+    <t>LAURA</t>
+  </si>
+  <si>
+    <t>LAMPE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13887 Progress Dr Apt 23 </t>
+  </si>
+  <si>
+    <t>4LRK622Y</t>
+  </si>
+  <si>
+    <t>MARGARET</t>
+  </si>
+  <si>
+    <t>WIEGMANN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2411 State Rt 177 </t>
+  </si>
+  <si>
+    <t>Lookingglass 3</t>
+  </si>
+  <si>
+    <t>11001A</t>
+  </si>
+  <si>
+    <t>LKQWY32Y</t>
+  </si>
+  <si>
+    <t>GLENN</t>
+  </si>
+  <si>
+    <t>49QQY32Y</t>
+  </si>
+  <si>
+    <t>DIANE</t>
+  </si>
+  <si>
+    <t>VON BOKEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">188 S Clinton St PO Box 614 </t>
+  </si>
+  <si>
+    <t>Aviston</t>
+  </si>
+  <si>
+    <t>Sugar Creek 5</t>
+  </si>
+  <si>
+    <t>05002A</t>
+  </si>
+  <si>
+    <t>7J5J622Y</t>
+  </si>
+  <si>
+    <t>STEPHANIE</t>
+  </si>
+  <si>
+    <t>BECKER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8071 Northland Dr </t>
+  </si>
+  <si>
+    <t>St Rose</t>
+  </si>
+  <si>
+    <t>1005A</t>
+  </si>
+  <si>
+    <t>QQ5W4W2Y</t>
+  </si>
+  <si>
+    <t>MARY</t>
+  </si>
+  <si>
+    <t>KAULING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1450 Kane St </t>
+  </si>
+  <si>
+    <t>Carlyle</t>
+  </si>
+  <si>
+    <t>Carlyle 3</t>
+  </si>
+  <si>
+    <t>589K622Y</t>
+  </si>
+  <si>
+    <t>MEGAN</t>
+  </si>
+  <si>
+    <t>LAMBERT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1200 W 4th St Apt 319 </t>
+  </si>
+  <si>
+    <t>Centralia</t>
+  </si>
+  <si>
+    <t>Brookside 3</t>
+  </si>
+  <si>
+    <t>15002B</t>
+  </si>
+  <si>
+    <t>96Q4QRRY</t>
+  </si>
+  <si>
+    <t>TERRY</t>
+  </si>
+  <si>
+    <t>SEVOLD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">304 W Poos Dr </t>
+  </si>
+  <si>
+    <t>Lookingglass 1</t>
+  </si>
+  <si>
+    <t>WWQW8Q2Y</t>
+  </si>
+  <si>
+    <t>CLAYTON</t>
+  </si>
+  <si>
+    <t>JANSEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">700 Apple Dr </t>
+  </si>
+  <si>
+    <t>Albers</t>
+  </si>
+  <si>
+    <t>Lookingglass 4</t>
+  </si>
+  <si>
+    <t>9YK9HRRY</t>
+  </si>
+  <si>
+    <t>RYLEE</t>
+  </si>
+  <si>
+    <t>6W3JL2RY</t>
+  </si>
+  <si>
+    <t>CHRISTOPHER</t>
+  </si>
+  <si>
+    <t>MULLINS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3330 Heavenly Dr </t>
+  </si>
+  <si>
+    <t>Trenton</t>
+  </si>
+  <si>
+    <t>Sugar Creek 2</t>
+  </si>
+  <si>
+    <t>05011A</t>
+  </si>
+  <si>
+    <t>75LW7Y2Y</t>
+  </si>
+  <si>
+    <t>JACK</t>
+  </si>
+  <si>
+    <t>JOHNSON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5057 Sunset Dr </t>
+  </si>
+  <si>
+    <t>Sugar Creek 1</t>
+  </si>
+  <si>
+    <t>7754HQ2Y</t>
+  </si>
+  <si>
+    <t>AIDA</t>
+  </si>
+  <si>
+    <t>GRABLE PULVER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">109 Village View Dr </t>
+  </si>
+  <si>
+    <t>Damiansville</t>
+  </si>
+  <si>
+    <t>Lookingglass 5</t>
+  </si>
+  <si>
+    <t>66LJJ2RY</t>
+  </si>
+  <si>
+    <t>LARRY</t>
+  </si>
+  <si>
+    <t>PULVER</t>
+  </si>
+  <si>
+    <t>8R2LHRRY</t>
+  </si>
+  <si>
+    <t>GRACE</t>
+  </si>
+  <si>
+    <t>GULA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">942 W 1st St </t>
+  </si>
+  <si>
+    <t>YLL7HQ2Y</t>
+  </si>
+  <si>
+    <t>TYLER</t>
+  </si>
+  <si>
+    <t>HORSTMANN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1541 Linden Ln </t>
+  </si>
+  <si>
+    <t>Y4K23H2Y</t>
+  </si>
+  <si>
+    <t>ROBERT</t>
+  </si>
+  <si>
+    <t>RAPP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 W Main St </t>
+  </si>
+  <si>
+    <t>K66JHW2Y</t>
+  </si>
+  <si>
+    <t>CADEN</t>
+  </si>
+  <si>
+    <t>KLAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9618 St Vincent Pl </t>
+  </si>
+  <si>
+    <t>Breese 3</t>
+  </si>
+  <si>
+    <t>H2KLR2RY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -124,174 +430,815 @@
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none">
         <fgColor indexed="64"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor indexed="64"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="22">
+  <cellStyleXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
     <cellStyle name="Hyperlink" xfId="20" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:L1"/>
+  <dimension ref="A1:L21"/>
   <sheetViews>
     <sheetView view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>10</v>
       </c>
       <c r="J1" t="s">
         <v>11</v>
       </c>
       <c r="K1" t="s">
         <v>12</v>
       </c>
       <c r="L1" t="s">
         <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
+      <c r="A2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F2">
+        <v>62230</v>
+      </c>
+      <c r="G2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H2">
+        <v>6014</v>
+      </c>
+      <c r="I2" s="1">
+        <v>46112</v>
+      </c>
+      <c r="L2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12">
+      <c r="A3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3">
+        <v>62265</v>
+      </c>
+      <c r="G3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H3">
+        <v>11002</v>
+      </c>
+      <c r="I3" s="1">
+        <v>46143</v>
+      </c>
+      <c r="L3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12">
+      <c r="A4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C4" t="s">
+        <v>29</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4">
+        <v>62230</v>
+      </c>
+      <c r="G4" t="s">
+        <v>19</v>
+      </c>
+      <c r="H4">
+        <v>6014</v>
+      </c>
+      <c r="I4" s="1">
+        <v>46151</v>
+      </c>
+      <c r="L4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12">
+      <c r="A5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5">
+        <v>62265</v>
+      </c>
+      <c r="G5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H5" t="s">
+        <v>35</v>
+      </c>
+      <c r="I5" s="1">
+        <v>46121</v>
+      </c>
+      <c r="L5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12">
+      <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6">
+        <v>62265</v>
+      </c>
+      <c r="G6" t="s">
+        <v>34</v>
+      </c>
+      <c r="H6" t="s">
+        <v>35</v>
+      </c>
+      <c r="I6" s="1">
+        <v>46121</v>
+      </c>
+      <c r="L6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
+      <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D7" t="s">
+        <v>42</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7">
+        <v>62216</v>
+      </c>
+      <c r="G7" t="s">
+        <v>43</v>
+      </c>
+      <c r="H7" t="s">
+        <v>44</v>
+      </c>
+      <c r="I7" s="1">
+        <v>46079</v>
+      </c>
+      <c r="L7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
+      <c r="A8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C8" t="s">
+        <v>48</v>
+      </c>
+      <c r="D8" t="s">
+        <v>49</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8">
+        <v>62230</v>
+      </c>
+      <c r="G8" t="s">
+        <v>49</v>
+      </c>
+      <c r="H8" t="s">
+        <v>50</v>
+      </c>
+      <c r="I8" s="1">
+        <v>46099</v>
+      </c>
+      <c r="L8" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
+      <c r="A9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" t="s">
+        <v>54</v>
+      </c>
+      <c r="D9" t="s">
+        <v>55</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9">
+        <v>62231</v>
+      </c>
+      <c r="G9" t="s">
+        <v>56</v>
+      </c>
+      <c r="H9">
+        <v>8013</v>
+      </c>
+      <c r="I9" s="1">
+        <v>46106</v>
+      </c>
+      <c r="L9" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
+      <c r="A10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10">
+        <v>62801</v>
+      </c>
+      <c r="G10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H10" t="s">
+        <v>63</v>
+      </c>
+      <c r="I10" s="1">
+        <v>46164</v>
+      </c>
+      <c r="L10" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" t="s">
+        <v>65</v>
+      </c>
+      <c r="B11" t="s">
+        <v>66</v>
+      </c>
+      <c r="C11" t="s">
+        <v>67</v>
+      </c>
+      <c r="D11" t="s">
+        <v>24</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11">
+        <v>62265</v>
+      </c>
+      <c r="G11" t="s">
+        <v>68</v>
+      </c>
+      <c r="H11">
+        <v>11022</v>
+      </c>
+      <c r="I11" s="1">
+        <v>46239</v>
+      </c>
+      <c r="L11" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" t="s">
+        <v>70</v>
+      </c>
+      <c r="B12" t="s">
+        <v>71</v>
+      </c>
+      <c r="C12" t="s">
+        <v>72</v>
+      </c>
+      <c r="D12" t="s">
+        <v>73</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12">
+        <v>62215</v>
+      </c>
+      <c r="G12" t="s">
+        <v>74</v>
+      </c>
+      <c r="H12">
+        <v>11006</v>
+      </c>
+      <c r="I12" s="1">
+        <v>46244</v>
+      </c>
+      <c r="L12" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" t="s">
+        <v>76</v>
+      </c>
+      <c r="B13" t="s">
+        <v>71</v>
+      </c>
+      <c r="C13" t="s">
+        <v>72</v>
+      </c>
+      <c r="D13" t="s">
+        <v>73</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13">
+        <v>62215</v>
+      </c>
+      <c r="G13" t="s">
+        <v>74</v>
+      </c>
+      <c r="H13">
+        <v>11006</v>
+      </c>
+      <c r="I13" s="1">
+        <v>46244</v>
+      </c>
+      <c r="L13" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" t="s">
+        <v>78</v>
+      </c>
+      <c r="B14" t="s">
+        <v>79</v>
+      </c>
+      <c r="C14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D14" t="s">
+        <v>81</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14">
+        <v>62293</v>
+      </c>
+      <c r="G14" t="s">
+        <v>82</v>
+      </c>
+      <c r="H14" t="s">
+        <v>83</v>
+      </c>
+      <c r="I14" s="1">
+        <v>46065</v>
+      </c>
+      <c r="L14" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" t="s">
+        <v>86</v>
+      </c>
+      <c r="C15" t="s">
+        <v>87</v>
+      </c>
+      <c r="D15" t="s">
+        <v>42</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15">
+        <v>62216</v>
+      </c>
+      <c r="G15" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15">
+        <v>5002</v>
+      </c>
+      <c r="I15" s="1">
+        <v>46066</v>
+      </c>
+      <c r="L15" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" t="s">
+        <v>90</v>
+      </c>
+      <c r="B16" t="s">
+        <v>91</v>
+      </c>
+      <c r="C16" t="s">
+        <v>92</v>
+      </c>
+      <c r="D16" t="s">
+        <v>93</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16">
+        <v>62215</v>
+      </c>
+      <c r="G16" t="s">
+        <v>94</v>
+      </c>
+      <c r="H16">
+        <v>11008</v>
+      </c>
+      <c r="I16" s="1">
+        <v>46248</v>
+      </c>
+      <c r="L16" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" t="s">
+        <v>96</v>
+      </c>
+      <c r="B17" t="s">
+        <v>97</v>
+      </c>
+      <c r="C17" t="s">
+        <v>92</v>
+      </c>
+      <c r="D17" t="s">
+        <v>93</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17">
+        <v>62215</v>
+      </c>
+      <c r="G17" t="s">
+        <v>94</v>
+      </c>
+      <c r="H17">
+        <v>11008</v>
+      </c>
+      <c r="I17" s="1">
+        <v>46248</v>
+      </c>
+      <c r="L17" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" t="s">
+        <v>100</v>
+      </c>
+      <c r="C18" t="s">
+        <v>101</v>
+      </c>
+      <c r="D18" t="s">
+        <v>42</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18">
+        <v>62216</v>
+      </c>
+      <c r="G18" t="s">
+        <v>43</v>
+      </c>
+      <c r="H18" t="s">
+        <v>44</v>
+      </c>
+      <c r="I18" s="1">
+        <v>46247</v>
+      </c>
+      <c r="L18" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" t="s">
+        <v>103</v>
+      </c>
+      <c r="B19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D19" t="s">
+        <v>81</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19">
+        <v>62293</v>
+      </c>
+      <c r="G19" t="s">
+        <v>82</v>
+      </c>
+      <c r="H19" t="s">
+        <v>83</v>
+      </c>
+      <c r="I19" s="1">
+        <v>46253</v>
+      </c>
+      <c r="L19" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" t="s">
+        <v>107</v>
+      </c>
+      <c r="B20" t="s">
+        <v>108</v>
+      </c>
+      <c r="C20" t="s">
+        <v>109</v>
+      </c>
+      <c r="D20" t="s">
+        <v>93</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20">
+        <v>62215</v>
+      </c>
+      <c r="G20" t="s">
+        <v>94</v>
+      </c>
+      <c r="H20">
+        <v>11008</v>
+      </c>
+      <c r="I20" s="1">
+        <v>46255</v>
+      </c>
+      <c r="L20" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" t="s">
+        <v>111</v>
+      </c>
+      <c r="B21" t="s">
+        <v>112</v>
+      </c>
+      <c r="C21" t="s">
+        <v>113</v>
+      </c>
+      <c r="D21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21">
+        <v>62230</v>
+      </c>
+      <c r="G21" t="s">
+        <v>114</v>
+      </c>
+      <c r="H21">
+        <v>6013</v>
+      </c>
+      <c r="I21" s="1">
+        <v>46250</v>
+      </c>
+      <c r="L21" t="s">
+        <v>115</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:creator>wn1sdwk000XYM$</dc:creator>
+  <dc:creator>wn1sdwk000Z8A$</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>