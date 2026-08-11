--- v0 (2026-06-26)
+++ v1 (2026-08-11)
@@ -13,92 +13,116 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="153222"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14" count="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22" count="22">
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip Code</t>
   </si>
   <si>
     <t>Precinct</t>
   </si>
   <si>
     <t>District Group</t>
   </si>
   <si>
     <t>App Req Date</t>
   </si>
   <si>
     <t>App Sent Date</t>
   </si>
   <si>
     <t>Ballot Req Date</t>
   </si>
   <si>
     <t>Ballot Sent Date</t>
   </si>
   <si>
     <t>Ballot Received Date</t>
   </si>
   <si>
     <t>State ID</t>
+  </si>
+  <si>
+    <t>TAYLOR</t>
+  </si>
+  <si>
+    <t>MANGHAM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1100 N JACKSON </t>
+  </si>
+  <si>
+    <t>PITTSFIELD</t>
+  </si>
+  <si>
+    <t>IL</t>
+  </si>
+  <si>
+    <t>PITTSFIELD 1</t>
+  </si>
+  <si>
+    <t>1301-11</t>
+  </si>
+  <si>
+    <t>HWY5382Y</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -124,174 +148,207 @@
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none">
         <fgColor indexed="64"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor indexed="64"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="22">
+  <cellStyleXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
     <cellStyle name="Hyperlink" xfId="20" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:L1"/>
+  <dimension ref="A1:L2"/>
   <sheetViews>
     <sheetView view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>10</v>
       </c>
       <c r="J1" t="s">
         <v>11</v>
       </c>
       <c r="K1" t="s">
         <v>12</v>
       </c>
       <c r="L1" t="s">
         <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
+      <c r="A2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F2">
+        <v>62363</v>
+      </c>
+      <c r="G2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I2" s="1">
+        <v>46244</v>
+      </c>
+      <c r="L2" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:creator>wn0sdwk000SQY$</dc:creator>
+  <dc:creator>WN1SDWK0006XX$</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>