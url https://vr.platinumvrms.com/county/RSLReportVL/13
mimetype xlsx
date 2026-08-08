--- v1 (2026-06-13)
+++ v2 (2026-08-08)
@@ -264,34 +264,34 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:creator>wn0sdwk000S0C$</dc:creator>
+  <dc:creator>wn0sdwk000U0Y$</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>