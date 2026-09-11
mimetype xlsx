--- v0 (2026-05-29)
+++ v1 (2026-09-11)
@@ -13,92 +13,5723 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="153222"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14" count="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1891" count="4869">
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip Code</t>
   </si>
   <si>
     <t>Precinct</t>
   </si>
   <si>
     <t>District Group</t>
   </si>
   <si>
     <t>App Req Date</t>
   </si>
   <si>
     <t>App Sent Date</t>
   </si>
   <si>
     <t>Ballot Req Date</t>
   </si>
   <si>
     <t>Ballot Sent Date</t>
   </si>
   <si>
     <t>Ballot Received Date</t>
   </si>
   <si>
     <t>State ID</t>
+  </si>
+  <si>
+    <t>ELSIE</t>
+  </si>
+  <si>
+    <t>AUSTIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">703 S BOND ST </t>
+  </si>
+  <si>
+    <t>SIMS</t>
+  </si>
+  <si>
+    <t>IL</t>
+  </si>
+  <si>
+    <t>ARRINGTON</t>
+  </si>
+  <si>
+    <t>1000-00</t>
+  </si>
+  <si>
+    <t>53R67Y2Y</t>
+  </si>
+  <si>
+    <t>LONNIE</t>
+  </si>
+  <si>
+    <t>WIGGINS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">805 COUNTY HIGHWAY 9 </t>
+  </si>
+  <si>
+    <t>J9767Y2Y</t>
+  </si>
+  <si>
+    <t>PHYLLIS</t>
+  </si>
+  <si>
+    <t>KENNEDY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">511 CENTRAL AVE </t>
+  </si>
+  <si>
+    <t>89JH7Y2Y</t>
+  </si>
+  <si>
+    <t>STEPHANIE</t>
+  </si>
+  <si>
+    <t>HARRIS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">232 ANDERSON ST </t>
+  </si>
+  <si>
+    <t>9H4H7Y2Y</t>
+  </si>
+  <si>
+    <t>DAVID</t>
+  </si>
+  <si>
+    <t>65RH7Y2Y</t>
+  </si>
+  <si>
+    <t>SETH</t>
+  </si>
+  <si>
+    <t>ELLIOTT</t>
+  </si>
+  <si>
+    <t>R7582H2Y</t>
+  </si>
+  <si>
+    <t>RONALD</t>
+  </si>
+  <si>
+    <t>WALTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">540 ADAMS ST </t>
+  </si>
+  <si>
+    <t>27R67Y2Y</t>
+  </si>
+  <si>
+    <t>BETTY</t>
+  </si>
+  <si>
+    <t>BOYD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">117 TOLBERT ST </t>
+  </si>
+  <si>
+    <t>W3R67Y2Y</t>
+  </si>
+  <si>
+    <t>CAROLINA</t>
+  </si>
+  <si>
+    <t>WOOLEVER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">128 RICHARDSON ST </t>
+  </si>
+  <si>
+    <t>KQ3H7Y2Y</t>
+  </si>
+  <si>
+    <t>MARY</t>
+  </si>
+  <si>
+    <t>MASON MARSHEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">631 COUNTY Rd 870 E </t>
+  </si>
+  <si>
+    <t>1000-01</t>
+  </si>
+  <si>
+    <t>2WRJWQ2Y</t>
+  </si>
+  <si>
+    <t>BILLIE</t>
+  </si>
+  <si>
+    <t>MARSHEL</t>
+  </si>
+  <si>
+    <t>95R67Y2Y</t>
+  </si>
+  <si>
+    <t>DARLENE</t>
+  </si>
+  <si>
+    <t>MCNEW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">974 COUNTY Rd 900 N </t>
+  </si>
+  <si>
+    <t>JKR67Y2Y</t>
+  </si>
+  <si>
+    <t>BEVERLY</t>
+  </si>
+  <si>
+    <t>WELLS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">887 COUNTY Rd 600 N </t>
+  </si>
+  <si>
+    <t>K7R67Y2Y</t>
+  </si>
+  <si>
+    <t>CARL</t>
+  </si>
+  <si>
+    <t>67R67Y2Y</t>
+  </si>
+  <si>
+    <t>BREANA</t>
+  </si>
+  <si>
+    <t>JAXEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">805 COUNTY Rd 870 E </t>
+  </si>
+  <si>
+    <t>2LJL2H2Y</t>
+  </si>
+  <si>
+    <t>SHARON</t>
+  </si>
+  <si>
+    <t>YOUNG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1200 IL HIGHWAY 15 </t>
+  </si>
+  <si>
+    <t>FAIRFIELD</t>
+  </si>
+  <si>
+    <t>KWR67Y2Y</t>
+  </si>
+  <si>
+    <t>WILLIAM</t>
+  </si>
+  <si>
+    <t>6WR67Y2Y</t>
+  </si>
+  <si>
+    <t>CONNIE</t>
+  </si>
+  <si>
+    <t>KUNCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1201 IL HIGHWAY 15 </t>
+  </si>
+  <si>
+    <t>55R67Y2Y</t>
+  </si>
+  <si>
+    <t>IVAN</t>
+  </si>
+  <si>
+    <t>K5R67Y2Y</t>
+  </si>
+  <si>
+    <t>GLENDA</t>
+  </si>
+  <si>
+    <t>5KR67Y2Y</t>
+  </si>
+  <si>
+    <t>KENNETH</t>
+  </si>
+  <si>
+    <t>FEATHER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">769 IL HIGHWAY 15 </t>
+  </si>
+  <si>
+    <t>WAYNE CITY</t>
+  </si>
+  <si>
+    <t>JK877H2Y</t>
+  </si>
+  <si>
+    <t>ROBERT</t>
+  </si>
+  <si>
+    <t>BITTLES</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> GD </t>
+  </si>
+  <si>
+    <t>KEENES</t>
+  </si>
+  <si>
+    <t>FOUR MILE</t>
+  </si>
+  <si>
+    <t>1014-00</t>
+  </si>
+  <si>
+    <t>8QY97Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">368 N WEST ST </t>
+  </si>
+  <si>
+    <t>LYK67Y2Y</t>
+  </si>
+  <si>
+    <t>DEBORAH</t>
+  </si>
+  <si>
+    <t>MURPHY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">603 COUNTY HIGHWAY 13 </t>
+  </si>
+  <si>
+    <t>1014-01</t>
+  </si>
+  <si>
+    <t>82KH7Y2Y</t>
+  </si>
+  <si>
+    <t>WANDA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">362 COUNTY Rd 350 N </t>
+  </si>
+  <si>
+    <t>9LK97Y2Y</t>
+  </si>
+  <si>
+    <t>JOHN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">52 COUNTY Rd 500 N </t>
+  </si>
+  <si>
+    <t>BLUFORD</t>
+  </si>
+  <si>
+    <t>9Y47Q92Y</t>
+  </si>
+  <si>
+    <t>TERESA</t>
+  </si>
+  <si>
+    <t>WARREN</t>
+  </si>
+  <si>
+    <t>8JL9892Y</t>
+  </si>
+  <si>
+    <t>JEANNETTE</t>
+  </si>
+  <si>
+    <t>DOWNEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">146 IL HIGHWAY 15 </t>
+  </si>
+  <si>
+    <t>Y7Y97Y2Y</t>
+  </si>
+  <si>
+    <t>ERMA</t>
+  </si>
+  <si>
+    <t>BRADDOCK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">151 IL HIGHWAY 15 </t>
+  </si>
+  <si>
+    <t>Q6467Y2Y</t>
+  </si>
+  <si>
+    <t>LISA</t>
+  </si>
+  <si>
+    <t>RAINES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">644 COUNTY Rd 105 E </t>
+  </si>
+  <si>
+    <t>8Q897Y2Y</t>
+  </si>
+  <si>
+    <t>JEFFREY</t>
+  </si>
+  <si>
+    <t>QQ897Y2Y</t>
+  </si>
+  <si>
+    <t>BONNIE</t>
+  </si>
+  <si>
+    <t>CATTON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">73 IL HIGHWAY 15 </t>
+  </si>
+  <si>
+    <t>57467Y2Y</t>
+  </si>
+  <si>
+    <t>JERRY</t>
+  </si>
+  <si>
+    <t>K7467Y2Y</t>
+  </si>
+  <si>
+    <t>CARMITA</t>
+  </si>
+  <si>
+    <t>MARKS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17 IL HIGHWAY 15 </t>
+  </si>
+  <si>
+    <t>8Q467Y2Y</t>
+  </si>
+  <si>
+    <t>QQ467Y2Y</t>
+  </si>
+  <si>
+    <t>DONNA</t>
+  </si>
+  <si>
+    <t>BARTLETT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84 COUNTY Rd 200 E </t>
+  </si>
+  <si>
+    <t>BELLE RIVE</t>
+  </si>
+  <si>
+    <t>L3KH7Y2Y</t>
+  </si>
+  <si>
+    <t>KNAUSS</t>
+  </si>
+  <si>
+    <t>52997Y2Y</t>
+  </si>
+  <si>
+    <t>BILLY</t>
+  </si>
+  <si>
+    <t>NEWMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">311 COUNTY Rd 410 E </t>
+  </si>
+  <si>
+    <t>59467Y2Y</t>
+  </si>
+  <si>
+    <t>KAREN</t>
+  </si>
+  <si>
+    <t>K9467Y2Y</t>
+  </si>
+  <si>
+    <t>LARRY</t>
+  </si>
+  <si>
+    <t>POWERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">482 COUNTY Rd 100 N </t>
+  </si>
+  <si>
+    <t>KQH95R2Y</t>
+  </si>
+  <si>
+    <t>SHAUN</t>
+  </si>
+  <si>
+    <t>VAUGHAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">601 E SECTION LINE Rd </t>
+  </si>
+  <si>
+    <t>OREL</t>
+  </si>
+  <si>
+    <t>1050-00</t>
+  </si>
+  <si>
+    <t>924H7Y2Y</t>
+  </si>
+  <si>
+    <t>KRISTINA</t>
+  </si>
+  <si>
+    <t>6J797Y2Y</t>
+  </si>
+  <si>
+    <t>MONTE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">507 E ROBINSON ST </t>
+  </si>
+  <si>
+    <t>82R67Y2Y</t>
+  </si>
+  <si>
+    <t>ANGELA</t>
+  </si>
+  <si>
+    <t>CLARK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">406 W GREENWALT ST </t>
+  </si>
+  <si>
+    <t>K8YH7Y2Y</t>
+  </si>
+  <si>
+    <t>DALLAS</t>
+  </si>
+  <si>
+    <t>87YH7Y2Y</t>
+  </si>
+  <si>
+    <t>THOMAS</t>
+  </si>
+  <si>
+    <t>PORACKY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">960 W SECTION LINE Rd </t>
+  </si>
+  <si>
+    <t>2L79QRRY</t>
+  </si>
+  <si>
+    <t>MARK</t>
+  </si>
+  <si>
+    <t>RICHARDSON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">510 N MAIN ST </t>
+  </si>
+  <si>
+    <t>35KH7Y2Y</t>
+  </si>
+  <si>
+    <t>LINDA</t>
+  </si>
+  <si>
+    <t>WALKER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">403 N MAIN ST Rd </t>
+  </si>
+  <si>
+    <t>QH567Y2Y</t>
+  </si>
+  <si>
+    <t>KISSNER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">401  E MEADOW ST </t>
+  </si>
+  <si>
+    <t>LY567Y2Y</t>
+  </si>
+  <si>
+    <t>SANDRA</t>
+  </si>
+  <si>
+    <t>7Y567Y2Y</t>
+  </si>
+  <si>
+    <t>BARBARA</t>
+  </si>
+  <si>
+    <t>MCSORLEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">406 E ROBINSON ST </t>
+  </si>
+  <si>
+    <t>685H7Y2Y</t>
+  </si>
+  <si>
+    <t>SUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">303 N MAPLE ST </t>
+  </si>
+  <si>
+    <t>97967Y2Y</t>
+  </si>
+  <si>
+    <t>JOYCE</t>
+  </si>
+  <si>
+    <t>GARNER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">804 W WASHINGTON ST </t>
+  </si>
+  <si>
+    <t>29K67Y2Y</t>
+  </si>
+  <si>
+    <t>TRINITY</t>
+  </si>
+  <si>
+    <t>KRUEGER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">205 E ROBINSON ST </t>
+  </si>
+  <si>
+    <t>RJ8W892Y</t>
+  </si>
+  <si>
+    <t>GARY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">403 N MAIN ST </t>
+  </si>
+  <si>
+    <t>8H567Y2Y</t>
+  </si>
+  <si>
+    <t>HUNTER</t>
+  </si>
+  <si>
+    <t>KLETTE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">408 W ROBINSON ST </t>
+  </si>
+  <si>
+    <t>J993HQ2Y</t>
+  </si>
+  <si>
+    <t>CHARLES</t>
+  </si>
+  <si>
+    <t>CHAMBLISS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">503 S MAIN ST </t>
+  </si>
+  <si>
+    <t>H6K67Y2Y</t>
+  </si>
+  <si>
+    <t>GERALDENE</t>
+  </si>
+  <si>
+    <t>DRAPER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">501 S MAIN ST </t>
+  </si>
+  <si>
+    <t>WWK67Y2Y</t>
+  </si>
+  <si>
+    <t>DIANE</t>
+  </si>
+  <si>
+    <t>THOMASON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115 N CLARK DR </t>
+  </si>
+  <si>
+    <t>2H567Y2Y</t>
+  </si>
+  <si>
+    <t>RAHN</t>
+  </si>
+  <si>
+    <t>4H567Y2Y</t>
+  </si>
+  <si>
+    <t>MARGARET</t>
+  </si>
+  <si>
+    <t>RAGAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">304 W PRAIRIE ST </t>
+  </si>
+  <si>
+    <t>24897Y2Y</t>
+  </si>
+  <si>
+    <t>JACKIE</t>
+  </si>
+  <si>
+    <t>KOPCZICK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">203 N DOUGLAS ST </t>
+  </si>
+  <si>
+    <t>J94Y5H2Y</t>
+  </si>
+  <si>
+    <t>CARRENE</t>
+  </si>
+  <si>
+    <t>BAILEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">261 E SIMPSON Dr </t>
+  </si>
+  <si>
+    <t>KJK67Y2Y</t>
+  </si>
+  <si>
+    <t>SALLEE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">403 W WASHINGTON St </t>
+  </si>
+  <si>
+    <t>43532Q2Y</t>
+  </si>
+  <si>
+    <t>SHIELDS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">385 E SIMPSON Dr </t>
+  </si>
+  <si>
+    <t>2KQ97Y2Y</t>
+  </si>
+  <si>
+    <t>ANGIE</t>
+  </si>
+  <si>
+    <t>Y64YQ2RY</t>
+  </si>
+  <si>
+    <t>JAMES</t>
+  </si>
+  <si>
+    <t>CRANE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">960 W SECTION LINE Rd Lot 21 </t>
+  </si>
+  <si>
+    <t>7L3H7Y2Y</t>
+  </si>
+  <si>
+    <t>PAMELA</t>
+  </si>
+  <si>
+    <t>4J897Y2Y</t>
+  </si>
+  <si>
+    <t>BRENDA</t>
+  </si>
+  <si>
+    <t>HEIFNER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">502 W ROBINSON St </t>
+  </si>
+  <si>
+    <t>Q8Y97Y2Y</t>
+  </si>
+  <si>
+    <t>ROLAND</t>
+  </si>
+  <si>
+    <t>H2567Y2Y</t>
+  </si>
+  <si>
+    <t>SCOTT</t>
+  </si>
+  <si>
+    <t>CREIGHTON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">604 N MAIN St </t>
+  </si>
+  <si>
+    <t>8HHH892Y</t>
+  </si>
+  <si>
+    <t>RITA</t>
+  </si>
+  <si>
+    <t>267WWR2Y</t>
+  </si>
+  <si>
+    <t>FRIEND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">409 ROBINSON St </t>
+  </si>
+  <si>
+    <t>WK2W692Y</t>
+  </si>
+  <si>
+    <t>ELIZABETH</t>
+  </si>
+  <si>
+    <t>KEERAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">202 W SECTION LINE Rd 213 </t>
+  </si>
+  <si>
+    <t>LL8W3W2Y</t>
+  </si>
+  <si>
+    <t>MARLIN</t>
+  </si>
+  <si>
+    <t>PARKER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">745 COUNTY Rd 300 N </t>
+  </si>
+  <si>
+    <t>1050-01</t>
+  </si>
+  <si>
+    <t>86567Y2Y</t>
+  </si>
+  <si>
+    <t>WILLIAMS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42 COUNTY Rd 790 E </t>
+  </si>
+  <si>
+    <t>Q8K97Y2Y</t>
+  </si>
+  <si>
+    <t>NORMAN</t>
+  </si>
+  <si>
+    <t>CALDWELL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28 IL HIGHWAY 242 </t>
+  </si>
+  <si>
+    <t>68JH7Y2Y</t>
+  </si>
+  <si>
+    <t>MERVIN</t>
+  </si>
+  <si>
+    <t>MARTIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42 COUNTY Rd 975 E </t>
+  </si>
+  <si>
+    <t>L9H35W2Y</t>
+  </si>
+  <si>
+    <t>HERMAN</t>
+  </si>
+  <si>
+    <t>SMITH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">973 COUNTY Rd 050 N </t>
+  </si>
+  <si>
+    <t>W8567Y2Y</t>
+  </si>
+  <si>
+    <t>L8567Y2Y</t>
+  </si>
+  <si>
+    <t>BRIDGET</t>
+  </si>
+  <si>
+    <t>MCCLINTOCK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">203 COUNTY Rd 815 E </t>
+  </si>
+  <si>
+    <t>3Q95672Y</t>
+  </si>
+  <si>
+    <t>CLIFF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">148 COUNTY Rd 890 E </t>
+  </si>
+  <si>
+    <t>K6H97Y2Y</t>
+  </si>
+  <si>
+    <t>ROSEMARY</t>
+  </si>
+  <si>
+    <t>757H7Y2Y</t>
+  </si>
+  <si>
+    <t>GORDON</t>
+  </si>
+  <si>
+    <t>YARBOR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1195 COUNTY Rd 100 N </t>
+  </si>
+  <si>
+    <t>Q52L992Y</t>
+  </si>
+  <si>
+    <t>PAULA</t>
+  </si>
+  <si>
+    <t>BEAUMONT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">47 COUNTY Rd 840 E </t>
+  </si>
+  <si>
+    <t>6L9LJ82Y</t>
+  </si>
+  <si>
+    <t>HOFFEE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">259 COUNTY Rd 2000 E </t>
+  </si>
+  <si>
+    <t>BARNHILL</t>
+  </si>
+  <si>
+    <t>1002-00</t>
+  </si>
+  <si>
+    <t>89WH7Y2Y</t>
+  </si>
+  <si>
+    <t>TRAVIS</t>
+  </si>
+  <si>
+    <t>YY9L572Y</t>
+  </si>
+  <si>
+    <t>LILY</t>
+  </si>
+  <si>
+    <t>SIMPSON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">295 COUNTY Rd 2000 E </t>
+  </si>
+  <si>
+    <t>Q7W6Q2RY</t>
+  </si>
+  <si>
+    <t>GRADY</t>
+  </si>
+  <si>
+    <t>L544R2RY</t>
+  </si>
+  <si>
+    <t>RAE</t>
+  </si>
+  <si>
+    <t>MEEKS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">334 COUNTY Rd 1980 E </t>
+  </si>
+  <si>
+    <t>1002-01</t>
+  </si>
+  <si>
+    <t>KHQ97Y2Y</t>
+  </si>
+  <si>
+    <t>MICHAEL</t>
+  </si>
+  <si>
+    <t>Q4997Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> RR 5 BOX 198 </t>
+  </si>
+  <si>
+    <t>KR6H7Y2Y</t>
+  </si>
+  <si>
+    <t>ERIC</t>
+  </si>
+  <si>
+    <t>VAUGHN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1830 COUNTY HIGHWAY 8 </t>
+  </si>
+  <si>
+    <t>K532R72Y</t>
+  </si>
+  <si>
+    <t>RACHEL</t>
+  </si>
+  <si>
+    <t>TRACY</t>
+  </si>
+  <si>
+    <t>Y3JWLH2Y</t>
+  </si>
+  <si>
+    <t>ESTHER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">336 COUNTY Rd 1980 E </t>
+  </si>
+  <si>
+    <t>45767Y2Y</t>
+  </si>
+  <si>
+    <t>FRANKIE</t>
+  </si>
+  <si>
+    <t>CLINE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2074  COUNTY Rd 375 N </t>
+  </si>
+  <si>
+    <t>6R8H7Y2Y</t>
+  </si>
+  <si>
+    <t>HELEN</t>
+  </si>
+  <si>
+    <t>BRYANT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">54 COUNTY HIGHWAY 6 </t>
+  </si>
+  <si>
+    <t>BURNT PRAIRIE</t>
+  </si>
+  <si>
+    <t>JLLH7Y2Y</t>
+  </si>
+  <si>
+    <t>OLSEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">615 COUNTY Rd 1885 E </t>
+  </si>
+  <si>
+    <t>Q83WR22Y</t>
+  </si>
+  <si>
+    <t>RENEE</t>
+  </si>
+  <si>
+    <t>983WR22Y</t>
+  </si>
+  <si>
+    <t>RILEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1842 COUNTY Rd 445 N </t>
+  </si>
+  <si>
+    <t>9LHH7Y2Y</t>
+  </si>
+  <si>
+    <t>WILKERSON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1876 COUNTY Rd 150 N </t>
+  </si>
+  <si>
+    <t>826R692Y</t>
+  </si>
+  <si>
+    <t>DORRIS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1105 W CHEFFIELD </t>
+  </si>
+  <si>
+    <t>BIG MOUND 1</t>
+  </si>
+  <si>
+    <t>1008-00</t>
+  </si>
+  <si>
+    <t>62667Y2Y</t>
+  </si>
+  <si>
+    <t>LAWLER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1110 LEININGER Rd </t>
+  </si>
+  <si>
+    <t>57Q2J72Y</t>
+  </si>
+  <si>
+    <t>FREDRICK</t>
+  </si>
+  <si>
+    <t>READ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1511 CUMBERLAND DR </t>
+  </si>
+  <si>
+    <t>LQH97Y2Y</t>
+  </si>
+  <si>
+    <t>CHANEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 PARKER CT </t>
+  </si>
+  <si>
+    <t>6WH4752Y</t>
+  </si>
+  <si>
+    <t>PRINCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 TALBERT CT </t>
+  </si>
+  <si>
+    <t>Y3389H2Y</t>
+  </si>
+  <si>
+    <t>CAROL</t>
+  </si>
+  <si>
+    <t>BRACH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 VICTORY LN </t>
+  </si>
+  <si>
+    <t>Q9HH7Y2Y</t>
+  </si>
+  <si>
+    <t>JANET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 WINDSOR LN </t>
+  </si>
+  <si>
+    <t>577H7Y2Y</t>
+  </si>
+  <si>
+    <t>ZURLIENE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">719 WALNUT GROVE Rd </t>
+  </si>
+  <si>
+    <t>5HJH7Y2Y</t>
+  </si>
+  <si>
+    <t>CATHERINE</t>
+  </si>
+  <si>
+    <t>Y83H7Y2Y</t>
+  </si>
+  <si>
+    <t>NORENE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">204 SW 12TH ST </t>
+  </si>
+  <si>
+    <t>L3Y67Y2Y</t>
+  </si>
+  <si>
+    <t>PHILIP</t>
+  </si>
+  <si>
+    <t>GREEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1309 W DELAWARE </t>
+  </si>
+  <si>
+    <t>6RWH7Y2Y</t>
+  </si>
+  <si>
+    <t>SARAH</t>
+  </si>
+  <si>
+    <t>VANDERGRAPH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1600 W DELAWARE APT 17 </t>
+  </si>
+  <si>
+    <t>38L2RH2Y</t>
+  </si>
+  <si>
+    <t>VEDA</t>
+  </si>
+  <si>
+    <t>FATHEREE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1600 W DELAWARE APT 27 </t>
+  </si>
+  <si>
+    <t>44597Y2Y</t>
+  </si>
+  <si>
+    <t>KAY</t>
+  </si>
+  <si>
+    <t>BARRETT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1600 W DELAWARE APT 23 </t>
+  </si>
+  <si>
+    <t>384RKQ2Y</t>
+  </si>
+  <si>
+    <t>BEJDA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">818 W MAIN ST </t>
+  </si>
+  <si>
+    <t>WK4H7Y2Y</t>
+  </si>
+  <si>
+    <t>KAITLYN</t>
+  </si>
+  <si>
+    <t>K23RQ2RY</t>
+  </si>
+  <si>
+    <t>ONETA</t>
+  </si>
+  <si>
+    <t>MANAHAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1600 W DELAWARE Apt 4 </t>
+  </si>
+  <si>
+    <t>9R57982Y</t>
+  </si>
+  <si>
+    <t>NANCY</t>
+  </si>
+  <si>
+    <t>MERITT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">202 SW 12TH Apt 2A </t>
+  </si>
+  <si>
+    <t>84W67Y2Y</t>
+  </si>
+  <si>
+    <t>TERRY</t>
+  </si>
+  <si>
+    <t>DOWNEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1600 W DELAWARE Apt 9 </t>
+  </si>
+  <si>
+    <t>WKJ97Y2Y</t>
+  </si>
+  <si>
+    <t>HAMMACK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1686 COUNTY Rd 800 N </t>
+  </si>
+  <si>
+    <t>1008-01</t>
+  </si>
+  <si>
+    <t>QR267Y2Y</t>
+  </si>
+  <si>
+    <t>AARON</t>
+  </si>
+  <si>
+    <t>95QWR2RY</t>
+  </si>
+  <si>
+    <t>JOSHUA</t>
+  </si>
+  <si>
+    <t>48QLR2RY</t>
+  </si>
+  <si>
+    <t>DUNCAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1699 COUNTY Rd 800 N </t>
+  </si>
+  <si>
+    <t>YJ76RW2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1733 COUNTY Rd 725 N </t>
+  </si>
+  <si>
+    <t>Q3JH7Y2Y</t>
+  </si>
+  <si>
+    <t>LEANNE</t>
+  </si>
+  <si>
+    <t>STAUDER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1765 COUNTY Rd 725 N </t>
+  </si>
+  <si>
+    <t>WL497Y2Y</t>
+  </si>
+  <si>
+    <t>PAUL</t>
+  </si>
+  <si>
+    <t>Y9RH7Y2Y</t>
+  </si>
+  <si>
+    <t>JEAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1722 COUNTY Rd 800 N </t>
+  </si>
+  <si>
+    <t>3H267Y2Y</t>
+  </si>
+  <si>
+    <t>AMY</t>
+  </si>
+  <si>
+    <t>LOSS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1673 COUNTY Rd 625 N </t>
+  </si>
+  <si>
+    <t>1008-02</t>
+  </si>
+  <si>
+    <t>YYWH7Y2Y</t>
+  </si>
+  <si>
+    <t>EWING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1761 COUNTY Rd 350 N </t>
+  </si>
+  <si>
+    <t>84YH7Y2Y</t>
+  </si>
+  <si>
+    <t>KATIE</t>
+  </si>
+  <si>
+    <t>KELLY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">622 COUNTY Rd 1650 E </t>
+  </si>
+  <si>
+    <t>5Q597Y2Y</t>
+  </si>
+  <si>
+    <t>HURT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1709 COUNTY Rd 300 N </t>
+  </si>
+  <si>
+    <t>HY267Y2Y</t>
+  </si>
+  <si>
+    <t>DARRELL</t>
+  </si>
+  <si>
+    <t>9Y267Y2Y</t>
+  </si>
+  <si>
+    <t>CHRISTINA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 MANOR Circle </t>
+  </si>
+  <si>
+    <t>1008-05</t>
+  </si>
+  <si>
+    <t>KLLH7Y2Y</t>
+  </si>
+  <si>
+    <t>MELVIN</t>
+  </si>
+  <si>
+    <t>6LLH7Y2Y</t>
+  </si>
+  <si>
+    <t>JANIE</t>
+  </si>
+  <si>
+    <t>STEPHENS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1209 LIGO LN </t>
+  </si>
+  <si>
+    <t>BIG MOUND 2</t>
+  </si>
+  <si>
+    <t>1010-00</t>
+  </si>
+  <si>
+    <t>L9J8J72Y</t>
+  </si>
+  <si>
+    <t>WOODROW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">804 MT VERNON Rd </t>
+  </si>
+  <si>
+    <t>42W67Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">808 MT VERNON Rd </t>
+  </si>
+  <si>
+    <t>HR6H7Y2Y</t>
+  </si>
+  <si>
+    <t>ELMER</t>
+  </si>
+  <si>
+    <t>MCDUFFEE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">315 N MARKET Ave Apt 33 </t>
+  </si>
+  <si>
+    <t>HWLH7Y2Y</t>
+  </si>
+  <si>
+    <t>SHIRLEY</t>
+  </si>
+  <si>
+    <t>YATES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">205 NW 7TH ST </t>
+  </si>
+  <si>
+    <t>KR367Y2Y</t>
+  </si>
+  <si>
+    <t>ARTHUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">303 NW 11TH ST RM 307 </t>
+  </si>
+  <si>
+    <t>WWR67Y2Y</t>
+  </si>
+  <si>
+    <t>MARGO</t>
+  </si>
+  <si>
+    <t>EYMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">305 NW 11TH ST RM 134 </t>
+  </si>
+  <si>
+    <t>J46H7Y2Y</t>
+  </si>
+  <si>
+    <t>BENJAMIN</t>
+  </si>
+  <si>
+    <t>SCARBROUGH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">315 NW 9TH ST </t>
+  </si>
+  <si>
+    <t>228KR82Y</t>
+  </si>
+  <si>
+    <t>ALYSSA</t>
+  </si>
+  <si>
+    <t>TUBBS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">407 NW 7TH ST </t>
+  </si>
+  <si>
+    <t>HLH9372Y</t>
+  </si>
+  <si>
+    <t>ALISHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">407 NW 9TH ST </t>
+  </si>
+  <si>
+    <t>JQK97Y2Y</t>
+  </si>
+  <si>
+    <t>E BERNADINE</t>
+  </si>
+  <si>
+    <t>KEYSER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">409 NW 9TH ST </t>
+  </si>
+  <si>
+    <t>Q9JH7Y2Y</t>
+  </si>
+  <si>
+    <t>CHERYL</t>
+  </si>
+  <si>
+    <t>COLVIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1215 W MAIN ST </t>
+  </si>
+  <si>
+    <t>2Q297Y2Y</t>
+  </si>
+  <si>
+    <t>JOE</t>
+  </si>
+  <si>
+    <t>HARRELSON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">804 W WATER ST </t>
+  </si>
+  <si>
+    <t>8W9K4Q2Y</t>
+  </si>
+  <si>
+    <t>CYNTHIA</t>
+  </si>
+  <si>
+    <t>COUSERT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">305 NW 11TH ST </t>
+  </si>
+  <si>
+    <t>34H67Y2Y</t>
+  </si>
+  <si>
+    <t>DEBRA</t>
+  </si>
+  <si>
+    <t>VANGILDER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">805 W WATER St </t>
+  </si>
+  <si>
+    <t>KYQ67Y2Y</t>
+  </si>
+  <si>
+    <t>MARGIE</t>
+  </si>
+  <si>
+    <t>BASS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">315 N MARKET Ave Apt 16 </t>
+  </si>
+  <si>
+    <t>5H8H7Y2Y</t>
+  </si>
+  <si>
+    <t>PATRICIA</t>
+  </si>
+  <si>
+    <t>BRADHAM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">315 N MARKET Ave Apt 25 </t>
+  </si>
+  <si>
+    <t>88R67Y2Y</t>
+  </si>
+  <si>
+    <t>JACQUTIA</t>
+  </si>
+  <si>
+    <t>BETTIS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1306 MT VERNON Rd Unit A </t>
+  </si>
+  <si>
+    <t>QK38QR2Y</t>
+  </si>
+  <si>
+    <t>JONES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">315 MARKET Ave Apt 28 </t>
+  </si>
+  <si>
+    <t>9L7H7Y2Y</t>
+  </si>
+  <si>
+    <t>HILDA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">315 MARKET Ave Apt 4 </t>
+  </si>
+  <si>
+    <t>RW867Y2Y</t>
+  </si>
+  <si>
+    <t>EVA</t>
+  </si>
+  <si>
+    <t>MARVEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">315 MARKET Ave Apt 12 </t>
+  </si>
+  <si>
+    <t>K6K97Y2Y</t>
+  </si>
+  <si>
+    <t>DALTON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">315 MARKET Ave </t>
+  </si>
+  <si>
+    <t>62QH7Y2Y</t>
+  </si>
+  <si>
+    <t>VICTOR</t>
+  </si>
+  <si>
+    <t>BOTH</t>
+  </si>
+  <si>
+    <t>YWW8KJ2Y</t>
+  </si>
+  <si>
+    <t>MARTHA</t>
+  </si>
+  <si>
+    <t>J3QY7Q2Y</t>
+  </si>
+  <si>
+    <t>HOMER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">315 N MARKET Ave Apt 22 </t>
+  </si>
+  <si>
+    <t>SUMPTER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">201 NW 7TH St Unit A </t>
+  </si>
+  <si>
+    <t>3HQJ8W2Y</t>
+  </si>
+  <si>
+    <t>ABBOTT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">315 MARKET Ave Apt 15 </t>
+  </si>
+  <si>
+    <t>9L72WH2Y</t>
+  </si>
+  <si>
+    <t>ALLEN</t>
+  </si>
+  <si>
+    <t>GRAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">808 WALKER St </t>
+  </si>
+  <si>
+    <t>KK797Y2Y</t>
+  </si>
+  <si>
+    <t>MILLER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">315 MARKET Ave Apt 13 </t>
+  </si>
+  <si>
+    <t>LK3QRH2Y</t>
+  </si>
+  <si>
+    <t>LEET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">315 MARKET Ave Apt 5 </t>
+  </si>
+  <si>
+    <t>4YJ6292Y</t>
+  </si>
+  <si>
+    <t>RHONDA</t>
+  </si>
+  <si>
+    <t>BUCHANAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">788 COUNTY HIGHWAY 10 </t>
+  </si>
+  <si>
+    <t>1010-01</t>
+  </si>
+  <si>
+    <t>R7Y67Y2Y</t>
+  </si>
+  <si>
+    <t>STACY</t>
+  </si>
+  <si>
+    <t>WODICKER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1269 COUNTY Rd 525 N </t>
+  </si>
+  <si>
+    <t>H827W22Y</t>
+  </si>
+  <si>
+    <t>WOLFE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">538 COUNTY Rd 1250 E </t>
+  </si>
+  <si>
+    <t>4R7KJ72Y</t>
+  </si>
+  <si>
+    <t>SAMUEL</t>
+  </si>
+  <si>
+    <t>RESOR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">628 COUNTY Rd 1225 E </t>
+  </si>
+  <si>
+    <t>YQY67Y2Y</t>
+  </si>
+  <si>
+    <t>ANGEL</t>
+  </si>
+  <si>
+    <t>ECHAGARRUA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">124 HOWELL ST </t>
+  </si>
+  <si>
+    <t>CISNE</t>
+  </si>
+  <si>
+    <t>BEDFORD</t>
+  </si>
+  <si>
+    <t>1004-00</t>
+  </si>
+  <si>
+    <t>J9J9WL2Y</t>
+  </si>
+  <si>
+    <t>SANTOS</t>
+  </si>
+  <si>
+    <t>883K6L2Y</t>
+  </si>
+  <si>
+    <t>OSBORNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1728 COUNTY Rd 1400 E </t>
+  </si>
+  <si>
+    <t>4Q3J6R2Y</t>
+  </si>
+  <si>
+    <t>ARMILDA</t>
+  </si>
+  <si>
+    <t>GALBRAITH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">203 LINDA AVE </t>
+  </si>
+  <si>
+    <t>QJH67Y2Y</t>
+  </si>
+  <si>
+    <t>VALERIE</t>
+  </si>
+  <si>
+    <t>EIKLEBERRY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">204 CENTRAL AVE </t>
+  </si>
+  <si>
+    <t>QQK8582Y</t>
+  </si>
+  <si>
+    <t>ROBYN</t>
+  </si>
+  <si>
+    <t>COOK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">304 S MILNER ST </t>
+  </si>
+  <si>
+    <t>55J9QR2Y</t>
+  </si>
+  <si>
+    <t>WICKHAM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">306 LINDA Ave </t>
+  </si>
+  <si>
+    <t>7R967Y2Y</t>
+  </si>
+  <si>
+    <t>RUTH</t>
+  </si>
+  <si>
+    <t>TONDINI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">402 ARCHIBALD Unit 3 </t>
+  </si>
+  <si>
+    <t>QKKJ2H2Y</t>
+  </si>
+  <si>
+    <t>DIANA</t>
+  </si>
+  <si>
+    <t>HARRELL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1301 COUNTY Rd 1975 N </t>
+  </si>
+  <si>
+    <t>1004-01</t>
+  </si>
+  <si>
+    <t>5J867Y2Y</t>
+  </si>
+  <si>
+    <t>RONNIE</t>
+  </si>
+  <si>
+    <t>LJ867Y2Y</t>
+  </si>
+  <si>
+    <t>HODNETT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1331 COUNTY HIGHWAY 16 </t>
+  </si>
+  <si>
+    <t>52J97H2Y</t>
+  </si>
+  <si>
+    <t>PETERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1531 COUNTY Rd 1300 E </t>
+  </si>
+  <si>
+    <t>RLYWWR2Y</t>
+  </si>
+  <si>
+    <t>59QQ272Y</t>
+  </si>
+  <si>
+    <t>COLBY</t>
+  </si>
+  <si>
+    <t>BARNARD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1618 COUNTY Rd 1650 N </t>
+  </si>
+  <si>
+    <t>Q9867Y2Y</t>
+  </si>
+  <si>
+    <t>99867Y2Y</t>
+  </si>
+  <si>
+    <t>BERNARD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1976 COUNTY Rd 1700 E </t>
+  </si>
+  <si>
+    <t>HR967Y2Y</t>
+  </si>
+  <si>
+    <t>LELAND</t>
+  </si>
+  <si>
+    <t>BARNES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1842 COUNTY Rd 1700 E </t>
+  </si>
+  <si>
+    <t>H9867Y2Y</t>
+  </si>
+  <si>
+    <t>PEGGY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1883 COUNTY Rd 1800 E </t>
+  </si>
+  <si>
+    <t>3RYH7Y2Y</t>
+  </si>
+  <si>
+    <t>KAMREN</t>
+  </si>
+  <si>
+    <t>METZGER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1377 COUNTY Rd 1500 N </t>
+  </si>
+  <si>
+    <t>GEFF</t>
+  </si>
+  <si>
+    <t>Y56RQQ2Y</t>
+  </si>
+  <si>
+    <t>HILLIARY</t>
+  </si>
+  <si>
+    <t>YY6RQQ2Y</t>
+  </si>
+  <si>
+    <t>GINA</t>
+  </si>
+  <si>
+    <t>WOODWARD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2344 COUNTY Rd 2100 N </t>
+  </si>
+  <si>
+    <t>MT ERIE</t>
+  </si>
+  <si>
+    <t>ELM RIVER</t>
+  </si>
+  <si>
+    <t>1012-00</t>
+  </si>
+  <si>
+    <t>3K4H7Y2Y</t>
+  </si>
+  <si>
+    <t>MUSGRAVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2131 COUNTY Rd 1875 N </t>
+  </si>
+  <si>
+    <t>5K967Y2Y</t>
+  </si>
+  <si>
+    <t>KENZY</t>
+  </si>
+  <si>
+    <t>MOORE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1874 COUNTY Rd 1975 N </t>
+  </si>
+  <si>
+    <t>H23W992Y</t>
+  </si>
+  <si>
+    <t>NICOLE</t>
+  </si>
+  <si>
+    <t>LOCKE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1538 COUNTY Rd 1800 E </t>
+  </si>
+  <si>
+    <t>QHQ97Y2Y</t>
+  </si>
+  <si>
+    <t>BRIAN</t>
+  </si>
+  <si>
+    <t>HRJH7Y2Y</t>
+  </si>
+  <si>
+    <t>FARRIS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1714 COUNTY HIGHWAY 1 </t>
+  </si>
+  <si>
+    <t>Y4967Y2Y</t>
+  </si>
+  <si>
+    <t>JACQUELINE</t>
+  </si>
+  <si>
+    <t>HAZEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1736 COUNTY Rd 2200 E </t>
+  </si>
+  <si>
+    <t>WK2YJH2Y</t>
+  </si>
+  <si>
+    <t>CAROLYN</t>
+  </si>
+  <si>
+    <t>MILLIGAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1808 COUNTY HIGHWAY 16 </t>
+  </si>
+  <si>
+    <t>H5967Y2Y</t>
+  </si>
+  <si>
+    <t>2K967Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2054 COUNTY Rd 1875 N </t>
+  </si>
+  <si>
+    <t>H8WH7Y2Y</t>
+  </si>
+  <si>
+    <t>CHERIDEE</t>
+  </si>
+  <si>
+    <t>LYNN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2076 COUNTY Rd 1975 N </t>
+  </si>
+  <si>
+    <t>55967Y2Y</t>
+  </si>
+  <si>
+    <t>ENLOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2212 COUNTY HIGHWAY 2 </t>
+  </si>
+  <si>
+    <t>HY967Y2Y</t>
+  </si>
+  <si>
+    <t>MISTY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1977 COUNTY HIGHWAY 1 </t>
+  </si>
+  <si>
+    <t>5YRH7Y2Y</t>
+  </si>
+  <si>
+    <t>MATTHEW</t>
+  </si>
+  <si>
+    <t>75KH7Y2Y</t>
+  </si>
+  <si>
+    <t>SHANE</t>
+  </si>
+  <si>
+    <t>NETTLETON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1491 COUNTY Rd 2300 E </t>
+  </si>
+  <si>
+    <t>549W32RY</t>
+  </si>
+  <si>
+    <t>MAX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1950 COUNTY Rd 1975 N </t>
+  </si>
+  <si>
+    <t>7273892Y</t>
+  </si>
+  <si>
+    <t>KIMBERLY</t>
+  </si>
+  <si>
+    <t>GWALTNEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1495 COUNTY Rd 2300 E </t>
+  </si>
+  <si>
+    <t>WR5W32RY</t>
+  </si>
+  <si>
+    <t>RENSHAW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2470 COUNTY Rd 1420 N </t>
+  </si>
+  <si>
+    <t>MASSILON</t>
+  </si>
+  <si>
+    <t>1044-00</t>
+  </si>
+  <si>
+    <t>45467Y2Y</t>
+  </si>
+  <si>
+    <t>ELDON</t>
+  </si>
+  <si>
+    <t>CUNNINGHAM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1347 COUNTY HIGHWAY 3 </t>
+  </si>
+  <si>
+    <t>5RJ97Y2Y</t>
+  </si>
+  <si>
+    <t>BARNETT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1412 COUNTY HIGHWAY 3 </t>
+  </si>
+  <si>
+    <t>73467Y2Y</t>
+  </si>
+  <si>
+    <t>APRIL</t>
+  </si>
+  <si>
+    <t>FULLER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2443 COUNTY Rd 970 N </t>
+  </si>
+  <si>
+    <t>1044-01</t>
+  </si>
+  <si>
+    <t>H4Y97Y2Y</t>
+  </si>
+  <si>
+    <t>GAYLA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1041 COUNTY Rd 2475 E </t>
+  </si>
+  <si>
+    <t>22WH7Y2Y</t>
+  </si>
+  <si>
+    <t>CHALCRAFT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">938 COUNTY HIGHWAY 23 </t>
+  </si>
+  <si>
+    <t>ELLERY</t>
+  </si>
+  <si>
+    <t>1044-02</t>
+  </si>
+  <si>
+    <t>9Y467Y2Y</t>
+  </si>
+  <si>
+    <t>MCKIBBEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2927 COUNTY Rd 1020 N </t>
+  </si>
+  <si>
+    <t>1044-03</t>
+  </si>
+  <si>
+    <t>QJ467Y2Y</t>
+  </si>
+  <si>
+    <t>CURTIS</t>
+  </si>
+  <si>
+    <t>FREDERICK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1709 COUNTY Rd 2800 E </t>
+  </si>
+  <si>
+    <t>MT. ERIE</t>
+  </si>
+  <si>
+    <t>1046-01</t>
+  </si>
+  <si>
+    <t>JLRH7Y2Y</t>
+  </si>
+  <si>
+    <t>HEIDI</t>
+  </si>
+  <si>
+    <t>27Y97Y2Y</t>
+  </si>
+  <si>
+    <t>TAYLOR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2200 COUNTY Rd 2300 E </t>
+  </si>
+  <si>
+    <t>CLAY CITY</t>
+  </si>
+  <si>
+    <t>ZIF</t>
+  </si>
+  <si>
+    <t>1052-01</t>
+  </si>
+  <si>
+    <t>7W3L7Y2Y</t>
+  </si>
+  <si>
+    <t>522H7Y2Y</t>
+  </si>
+  <si>
+    <t>ADAM</t>
+  </si>
+  <si>
+    <t>KRUPP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2138 COUNTY Rd 2300 E </t>
+  </si>
+  <si>
+    <t>J3Y5962Y</t>
+  </si>
+  <si>
+    <t>ALESHIA</t>
+  </si>
+  <si>
+    <t>RR4WR92Y</t>
+  </si>
+  <si>
+    <t>JANA</t>
+  </si>
+  <si>
+    <t>WORRELL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2303 COUNTY Rd 2750 E </t>
+  </si>
+  <si>
+    <t>NOBLE</t>
+  </si>
+  <si>
+    <t>1046-02</t>
+  </si>
+  <si>
+    <t>7HY67H2Y</t>
+  </si>
+  <si>
+    <t>EMILY</t>
+  </si>
+  <si>
+    <t>PITTMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2346 COUNTY Rd 2100 E </t>
+  </si>
+  <si>
+    <t>1052-00</t>
+  </si>
+  <si>
+    <t>QR935W2Y</t>
+  </si>
+  <si>
+    <t>OSBORN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1870 COUNTY Rd 2300 N </t>
+  </si>
+  <si>
+    <t>QJ846R2Y</t>
+  </si>
+  <si>
+    <t>LENARD</t>
+  </si>
+  <si>
+    <t>BEARD</t>
+  </si>
+  <si>
+    <t>52KHYH2Y</t>
+  </si>
+  <si>
+    <t>LORI</t>
+  </si>
+  <si>
+    <t>HOSSELTON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2259 COUNTY HIGHWAY 1 </t>
+  </si>
+  <si>
+    <t>J73L7Y2Y</t>
+  </si>
+  <si>
+    <t>EARL</t>
+  </si>
+  <si>
+    <t>MCGREW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1204 COUNTY HIGHWAY 7 </t>
+  </si>
+  <si>
+    <t>BERRY</t>
+  </si>
+  <si>
+    <t>1006-00</t>
+  </si>
+  <si>
+    <t>66H97Y2Y</t>
+  </si>
+  <si>
+    <t>LAURA</t>
+  </si>
+  <si>
+    <t>BEESON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1108 COUNTY Rd 1225 N </t>
+  </si>
+  <si>
+    <t>1006-01</t>
+  </si>
+  <si>
+    <t>753Y7W2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">825 COUNTY Rd 1100 N </t>
+  </si>
+  <si>
+    <t>1006-02</t>
+  </si>
+  <si>
+    <t>7JL67Y2Y</t>
+  </si>
+  <si>
+    <t>WINDLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1256 COUNTY Rd 740 E </t>
+  </si>
+  <si>
+    <t>JOHNSONVILLE</t>
+  </si>
+  <si>
+    <t>W7L67Y2Y</t>
+  </si>
+  <si>
+    <t>WEAVER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1438 COUNTY Rd 740 E </t>
+  </si>
+  <si>
+    <t>4LL67Y2Y</t>
+  </si>
+  <si>
+    <t>DORIS</t>
+  </si>
+  <si>
+    <t>KLL67Y2Y</t>
+  </si>
+  <si>
+    <t>SHERRY</t>
+  </si>
+  <si>
+    <t>FENTON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1387 COUNTY Rd 815 E </t>
+  </si>
+  <si>
+    <t>Y2JH7Y2Y</t>
+  </si>
+  <si>
+    <t>8YL67Y2Y</t>
+  </si>
+  <si>
+    <t>JAROD</t>
+  </si>
+  <si>
+    <t>H9YLJQ2Y</t>
+  </si>
+  <si>
+    <t>MCNEIL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1200 COUNTY Rd 1000 N </t>
+  </si>
+  <si>
+    <t>9JL67Y2Y</t>
+  </si>
+  <si>
+    <t>25L67Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1464 COUNTY HIGHWAY 9 </t>
+  </si>
+  <si>
+    <t>63L67Y2Y</t>
+  </si>
+  <si>
+    <t>EDDIE</t>
+  </si>
+  <si>
+    <t>L3L67Y2Y</t>
+  </si>
+  <si>
+    <t>WHITE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">886 COUNTY Rd 1250 N </t>
+  </si>
+  <si>
+    <t>57L67Y2Y</t>
+  </si>
+  <si>
+    <t>BEULAH</t>
+  </si>
+  <si>
+    <t>HLWJ822Y</t>
+  </si>
+  <si>
+    <t>HQ897Y2Y</t>
+  </si>
+  <si>
+    <t>DENNIS</t>
+  </si>
+  <si>
+    <t>YOUNGBLOOD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79 COUNTY Rd 1135 N </t>
+  </si>
+  <si>
+    <t>HICKORY HILL</t>
+  </si>
+  <si>
+    <t>1028-00</t>
+  </si>
+  <si>
+    <t>8RL67Y2Y</t>
+  </si>
+  <si>
+    <t>DIANNA</t>
+  </si>
+  <si>
+    <t>59K6RH2Y</t>
+  </si>
+  <si>
+    <t>LOWERY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">150 COUNTY HIGHWAY 15 </t>
+  </si>
+  <si>
+    <t>69967Y2Y</t>
+  </si>
+  <si>
+    <t>TALLEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">111 COUNTY HIGHWAY 15 </t>
+  </si>
+  <si>
+    <t>1028-01</t>
+  </si>
+  <si>
+    <t>K24Q6H2Y</t>
+  </si>
+  <si>
+    <t>KEEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1075 COUNTY Rd 385 E </t>
+  </si>
+  <si>
+    <t>94WH7Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">229 COUNTY Rd 1250 N </t>
+  </si>
+  <si>
+    <t>62L67Y2Y</t>
+  </si>
+  <si>
+    <t>GEORGE</t>
+  </si>
+  <si>
+    <t>L2L67Y2Y</t>
+  </si>
+  <si>
+    <t>PHILLIP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">399 COUNTY Rd 1050 N </t>
+  </si>
+  <si>
+    <t>6W967Y2Y</t>
+  </si>
+  <si>
+    <t>ALICE</t>
+  </si>
+  <si>
+    <t>MEYERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1125 COUNTY HIGHWAY 12 </t>
+  </si>
+  <si>
+    <t>89967Y2Y</t>
+  </si>
+  <si>
+    <t>TRINDA</t>
+  </si>
+  <si>
+    <t>WRIGHT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">180 S 3RD ST </t>
+  </si>
+  <si>
+    <t>INDIAN PRAIRIE</t>
+  </si>
+  <si>
+    <t>1030-00</t>
+  </si>
+  <si>
+    <t>3K9YJH2Y</t>
+  </si>
+  <si>
+    <t>RANDY</t>
+  </si>
+  <si>
+    <t>BOWLES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1924 COUNTY Rd 725 E </t>
+  </si>
+  <si>
+    <t>1030-01</t>
+  </si>
+  <si>
+    <t>82H67Y2Y</t>
+  </si>
+  <si>
+    <t>DESCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">610 COUNTY Rd 1600 N </t>
+  </si>
+  <si>
+    <t>HK297Y2Y</t>
+  </si>
+  <si>
+    <t>ALLISON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1626 COUNTY Rd 800 E </t>
+  </si>
+  <si>
+    <t>4R867Y2Y</t>
+  </si>
+  <si>
+    <t>BOBBY</t>
+  </si>
+  <si>
+    <t>HILL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1152 COUNTY HIGHWAY 16 </t>
+  </si>
+  <si>
+    <t>RKH67Y2Y</t>
+  </si>
+  <si>
+    <t>K4597Y2Y</t>
+  </si>
+  <si>
+    <t>BOLINGER</t>
+  </si>
+  <si>
+    <t>KK458Q2Y</t>
+  </si>
+  <si>
+    <t>GLORIA</t>
+  </si>
+  <si>
+    <t>PORTER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1189 COUNTY Rd 1500 N </t>
+  </si>
+  <si>
+    <t>KL867Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1619 COUNTY Rd 1075 E </t>
+  </si>
+  <si>
+    <t>K3JH7Y2Y</t>
+  </si>
+  <si>
+    <t>STEVEN</t>
+  </si>
+  <si>
+    <t>63JH7Y2Y</t>
+  </si>
+  <si>
+    <t>ALEX</t>
+  </si>
+  <si>
+    <t>WJL5J2RY</t>
+  </si>
+  <si>
+    <t>SHAWN</t>
+  </si>
+  <si>
+    <t>LEVI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1714 COUNTY Rd 1125 E </t>
+  </si>
+  <si>
+    <t>H5867Y2Y</t>
+  </si>
+  <si>
+    <t>MARLYS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1716 COUNTY Rd 1125 E </t>
+  </si>
+  <si>
+    <t>Q5867Y2Y</t>
+  </si>
+  <si>
+    <t>95867Y2Y</t>
+  </si>
+  <si>
+    <t>STEINKE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1782 COUNTY Rd 1050 E </t>
+  </si>
+  <si>
+    <t>59497Y2Y</t>
+  </si>
+  <si>
+    <t>CORA</t>
+  </si>
+  <si>
+    <t>TANNAHILL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">923 COUNTY Rd 1650 N </t>
+  </si>
+  <si>
+    <t>48867Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1219 COUNTY Rd 1500 N </t>
+  </si>
+  <si>
+    <t>95397Y2Y</t>
+  </si>
+  <si>
+    <t>987W8W2Y</t>
+  </si>
+  <si>
+    <t>KATHRYN</t>
+  </si>
+  <si>
+    <t>TRAITEUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">465 COUNTY Rd 1600 N </t>
+  </si>
+  <si>
+    <t>ORCHARD</t>
+  </si>
+  <si>
+    <t>1048-00</t>
+  </si>
+  <si>
+    <t>42867Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1557 COUNTY Rd 185 E </t>
+  </si>
+  <si>
+    <t>JKQ67Y2Y</t>
+  </si>
+  <si>
+    <t>VIRGINIA</t>
+  </si>
+  <si>
+    <t>DONOHO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1733 COUNTY Rd 065 E </t>
+  </si>
+  <si>
+    <t>XENIA</t>
+  </si>
+  <si>
+    <t>7LQ67Y2Y</t>
+  </si>
+  <si>
+    <t>CATHY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1815 COUNTY Rd 115 E </t>
+  </si>
+  <si>
+    <t>4LQ67Y2Y</t>
+  </si>
+  <si>
+    <t>GOLDY</t>
+  </si>
+  <si>
+    <t>SHEHORN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1719 COUNTY HIGHWAY 13 </t>
+  </si>
+  <si>
+    <t>79Q67Y2Y</t>
+  </si>
+  <si>
+    <t>RAY</t>
+  </si>
+  <si>
+    <t>99Q67Y2Y</t>
+  </si>
+  <si>
+    <t>GARRY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">259 COUNTY Rd 1740 N </t>
+  </si>
+  <si>
+    <t>L9Q67Y2Y</t>
+  </si>
+  <si>
+    <t>BORTON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">53 COUNTY Rd 2000 N </t>
+  </si>
+  <si>
+    <t>47897Y2Y</t>
+  </si>
+  <si>
+    <t>LITA</t>
+  </si>
+  <si>
+    <t>BENNETT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1857 COUNTY Rd 115 E </t>
+  </si>
+  <si>
+    <t>Q5Q67Y2Y</t>
+  </si>
+  <si>
+    <t>DERRICK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">253 COUNTY Rd 1625 N </t>
+  </si>
+  <si>
+    <t>94RH7Y2Y</t>
+  </si>
+  <si>
+    <t>23RHYW2Y</t>
+  </si>
+  <si>
+    <t>J2867Y2Y</t>
+  </si>
+  <si>
+    <t>ROBERTA</t>
+  </si>
+  <si>
+    <t>GUTHRIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">240 COUNTY Rd 1625 N </t>
+  </si>
+  <si>
+    <t>57QK792Y</t>
+  </si>
+  <si>
+    <t>CARNAHAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">220 COUNTY HIGHWAY 16 </t>
+  </si>
+  <si>
+    <t>6R77HRRY</t>
+  </si>
+  <si>
+    <t>STEVE</t>
+  </si>
+  <si>
+    <t>HUFF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">432 COUNTY Rd 2100 N LN </t>
+  </si>
+  <si>
+    <t>1048-01</t>
+  </si>
+  <si>
+    <t>LQ4QHH2Y</t>
+  </si>
+  <si>
+    <t>LECRONE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2018 COUNTY Rd 220 E </t>
+  </si>
+  <si>
+    <t>J8Q67Y2Y</t>
+  </si>
+  <si>
+    <t>BROWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">370 COUNTY HIGHWAY 18 </t>
+  </si>
+  <si>
+    <t>R6Q67Y2Y</t>
+  </si>
+  <si>
+    <t>ALAN</t>
+  </si>
+  <si>
+    <t>CANTRELL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">609 COUNTY HIGHWAY 18 </t>
+  </si>
+  <si>
+    <t>L6Q67Y2Y</t>
+  </si>
+  <si>
+    <t>VICKI</t>
+  </si>
+  <si>
+    <t>CHAFFEE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2042  COUNTY Rd 490 E </t>
+  </si>
+  <si>
+    <t>7J5H7Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2018 COUNTY Rd 220 E  </t>
+  </si>
+  <si>
+    <t>58Q67Y2Y</t>
+  </si>
+  <si>
+    <t>CASEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">432 COUNTY Rd 2100 N </t>
+  </si>
+  <si>
+    <t>YKWQHH2Y</t>
+  </si>
+  <si>
+    <t>BECKY</t>
+  </si>
+  <si>
+    <t>KNAKE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">439 COUNTY HIGHWAY 18 </t>
+  </si>
+  <si>
+    <t>589KWK2Y</t>
+  </si>
+  <si>
+    <t>COOLEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">356 COUNTY Rd 2100 N </t>
+  </si>
+  <si>
+    <t>GARDEN HILL</t>
+  </si>
+  <si>
+    <t>1016-00</t>
+  </si>
+  <si>
+    <t>H9597Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">69 COUNTY Rd 2300 N </t>
+  </si>
+  <si>
+    <t>2KY97Y2Y</t>
+  </si>
+  <si>
+    <t>MALINDA</t>
+  </si>
+  <si>
+    <t>HENSON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2229 COUNTY Rd 220 E </t>
+  </si>
+  <si>
+    <t>5QWYR92Y</t>
+  </si>
+  <si>
+    <t>CECIL</t>
+  </si>
+  <si>
+    <t>33RL292Y</t>
+  </si>
+  <si>
+    <t>PACE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1276 COUNTY Rd 2250 N </t>
+  </si>
+  <si>
+    <t>RINARD</t>
+  </si>
+  <si>
+    <t>KEITH</t>
+  </si>
+  <si>
+    <t>1036-00</t>
+  </si>
+  <si>
+    <t>QK967Y2Y</t>
+  </si>
+  <si>
+    <t>PRICE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1421 COUNTY Rd 2300 N </t>
+  </si>
+  <si>
+    <t>2Y997Y2Y</t>
+  </si>
+  <si>
+    <t>KATHY</t>
+  </si>
+  <si>
+    <t>RY2H7Y2Y</t>
+  </si>
+  <si>
+    <t>AUDRA</t>
+  </si>
+  <si>
+    <t>PEARCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1529 COUNTY Rd 2200 N </t>
+  </si>
+  <si>
+    <t>1036-01</t>
+  </si>
+  <si>
+    <t>68H67Y2Y</t>
+  </si>
+  <si>
+    <t>GALLOWAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1796 COUNTY Rd 2100 N </t>
+  </si>
+  <si>
+    <t>5Y3JL22Y</t>
+  </si>
+  <si>
+    <t>MITCHELL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">938 COUNTY Rd 2375 N </t>
+  </si>
+  <si>
+    <t>FLORA</t>
+  </si>
+  <si>
+    <t>54QWWR2Y</t>
+  </si>
+  <si>
+    <t>MYERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">934 COUNTY Rd 2375 N </t>
+  </si>
+  <si>
+    <t>75497Y2Y</t>
+  </si>
+  <si>
+    <t>TONY</t>
+  </si>
+  <si>
+    <t>4W27R92Y</t>
+  </si>
+  <si>
+    <t>L8H67Y2Y</t>
+  </si>
+  <si>
+    <t>DENISE</t>
+  </si>
+  <si>
+    <t>WEST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">625 COUNTY Rd 1840 E </t>
+  </si>
+  <si>
+    <t>GROVER</t>
+  </si>
+  <si>
+    <t>1018-01</t>
+  </si>
+  <si>
+    <t>434H7Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1106 ILLINOIS AVE </t>
+  </si>
+  <si>
+    <t>1018-02</t>
+  </si>
+  <si>
+    <t>3R767Y2Y</t>
+  </si>
+  <si>
+    <t>LADONNA</t>
+  </si>
+  <si>
+    <t>MCCLURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1107 ILLINOIS AVE </t>
+  </si>
+  <si>
+    <t>HW9H7Y2Y</t>
+  </si>
+  <si>
+    <t>SEXTON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1109 ILLINOIS AVE </t>
+  </si>
+  <si>
+    <t>3LJH7Y2Y</t>
+  </si>
+  <si>
+    <t>MARSHALL</t>
+  </si>
+  <si>
+    <t>NASH</t>
+  </si>
+  <si>
+    <t>7R35472Y</t>
+  </si>
+  <si>
+    <t>FRANCES</t>
+  </si>
+  <si>
+    <t>HALL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1114 ILLINOIS AVE </t>
+  </si>
+  <si>
+    <t>HYQH7Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">310 HIGHLAND AVE </t>
+  </si>
+  <si>
+    <t>94697Y2Y</t>
+  </si>
+  <si>
+    <t>HODGES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">635 COUNTY Rd 1835 E </t>
+  </si>
+  <si>
+    <t>LK9H7Y2Y</t>
+  </si>
+  <si>
+    <t>HERBERT</t>
+  </si>
+  <si>
+    <t>KREISEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">407 S 1ST ST </t>
+  </si>
+  <si>
+    <t>93QWRR2Y</t>
+  </si>
+  <si>
+    <t>DOROTHY</t>
+  </si>
+  <si>
+    <t>SORK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1005 SW 6TH ST </t>
+  </si>
+  <si>
+    <t>HYLH7Y2Y</t>
+  </si>
+  <si>
+    <t>GREGG</t>
+  </si>
+  <si>
+    <t>24LH7Y2Y</t>
+  </si>
+  <si>
+    <t>DALE</t>
+  </si>
+  <si>
+    <t>FRAZIER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1100 SW 6TH ST </t>
+  </si>
+  <si>
+    <t>LY4H7Y2Y</t>
+  </si>
+  <si>
+    <t>TRINKLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1101 SW 3RD ST </t>
+  </si>
+  <si>
+    <t>792H7Y2Y</t>
+  </si>
+  <si>
+    <t>SUSAN</t>
+  </si>
+  <si>
+    <t>JJLH7Y2Y</t>
+  </si>
+  <si>
+    <t>MILLS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">400 SW 4TH ST </t>
+  </si>
+  <si>
+    <t>QQ9H7Y2Y</t>
+  </si>
+  <si>
+    <t>9Q9H7Y2Y</t>
+  </si>
+  <si>
+    <t>JOSEPHINE</t>
+  </si>
+  <si>
+    <t>ANDREWS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">507 SW 4TH ST </t>
+  </si>
+  <si>
+    <t>23YH7Y2Y</t>
+  </si>
+  <si>
+    <t>PEREZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">104 W KING ST </t>
+  </si>
+  <si>
+    <t>QH5J682Y</t>
+  </si>
+  <si>
+    <t>HHYL492Y</t>
+  </si>
+  <si>
+    <t>SHERYL</t>
+  </si>
+  <si>
+    <t>GAMMON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">112 W DELAWARE </t>
+  </si>
+  <si>
+    <t>6QK67Y2Y</t>
+  </si>
+  <si>
+    <t>GINGER</t>
+  </si>
+  <si>
+    <t>RUMSEY</t>
+  </si>
+  <si>
+    <t>8K57Y82Y</t>
+  </si>
+  <si>
+    <t>GADDIS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">112 W DELAWARE APT 123 </t>
+  </si>
+  <si>
+    <t>J8RW882Y</t>
+  </si>
+  <si>
+    <t>MICKI</t>
+  </si>
+  <si>
+    <t>MCCULLOUGH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">112 W DELAWARE APT 124 </t>
+  </si>
+  <si>
+    <t>7LY97Y2Y</t>
+  </si>
+  <si>
+    <t>NELSON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">112 W DELAWARE APT 307 </t>
+  </si>
+  <si>
+    <t>YL9QWY2Y</t>
+  </si>
+  <si>
+    <t>LOGAN</t>
+  </si>
+  <si>
+    <t>MATTHEWS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">114 W DOUGLAS </t>
+  </si>
+  <si>
+    <t>342K2K2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">114 W KING ST </t>
+  </si>
+  <si>
+    <t>23997Y2Y</t>
+  </si>
+  <si>
+    <t>LISMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">117 W KING ST </t>
+  </si>
+  <si>
+    <t>LRYLLQ2Y</t>
+  </si>
+  <si>
+    <t>LEMONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">305 W CENTER ST </t>
+  </si>
+  <si>
+    <t>29L97Y2Y</t>
+  </si>
+  <si>
+    <t>LYNDALL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">405 W KING ST </t>
+  </si>
+  <si>
+    <t>28LH7Y2Y</t>
+  </si>
+  <si>
+    <t>DENNY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">407 W SPRING ST </t>
+  </si>
+  <si>
+    <t>527Q672Y</t>
+  </si>
+  <si>
+    <t>KEMP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">409 W KING ST </t>
+  </si>
+  <si>
+    <t>5L9H7Y2Y</t>
+  </si>
+  <si>
+    <t>JOAN</t>
+  </si>
+  <si>
+    <t>SCHOOLEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">506 W DOUGLAS </t>
+  </si>
+  <si>
+    <t>4H9WL2RY</t>
+  </si>
+  <si>
+    <t>MARJEANA</t>
+  </si>
+  <si>
+    <t>PARRENT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">607 W CENTER ST </t>
+  </si>
+  <si>
+    <t>32LH7Y2Y</t>
+  </si>
+  <si>
+    <t>BLAKE</t>
+  </si>
+  <si>
+    <t>Y92K682Y</t>
+  </si>
+  <si>
+    <t>MARIANN</t>
+  </si>
+  <si>
+    <t>BROWNSON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">305 SW 4TH St </t>
+  </si>
+  <si>
+    <t>2459882Y</t>
+  </si>
+  <si>
+    <t>R459882Y</t>
+  </si>
+  <si>
+    <t>REGINA</t>
+  </si>
+  <si>
+    <t>BASHORE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1117 ILLINOIS Ave </t>
+  </si>
+  <si>
+    <t>25Q97Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">204 SW 6TH St </t>
+  </si>
+  <si>
+    <t>LJ4K2Q2Y</t>
+  </si>
+  <si>
+    <t>SAMANTHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">112 W DELAWARE Apt 210 </t>
+  </si>
+  <si>
+    <t>42L5382Y</t>
+  </si>
+  <si>
+    <t>LJ7J6H2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">112 W DELAWARE Apt 313 </t>
+  </si>
+  <si>
+    <t>3398Q82Y</t>
+  </si>
+  <si>
+    <t>KATHERINE</t>
+  </si>
+  <si>
+    <t>RYNES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1001 SW 2 ND St </t>
+  </si>
+  <si>
+    <t>K77LH2RY</t>
+  </si>
+  <si>
+    <t>JANETTA</t>
+  </si>
+  <si>
+    <t>WATSON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">508 EPWORTH ST </t>
+  </si>
+  <si>
+    <t>RIDER</t>
+  </si>
+  <si>
+    <t>1020-01</t>
+  </si>
+  <si>
+    <t>4Q767Y2Y</t>
+  </si>
+  <si>
+    <t>TIBBS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">509 LAUREL ST </t>
+  </si>
+  <si>
+    <t>R89J772Y</t>
+  </si>
+  <si>
+    <t>STANLEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">601 LAUREL ST </t>
+  </si>
+  <si>
+    <t>2W697Y2Y</t>
+  </si>
+  <si>
+    <t>JENNIFER</t>
+  </si>
+  <si>
+    <t>PERRY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">702 EPWORTH ST </t>
+  </si>
+  <si>
+    <t>9532K32Y</t>
+  </si>
+  <si>
+    <t>HOSMER</t>
+  </si>
+  <si>
+    <t>H532K32Y</t>
+  </si>
+  <si>
+    <t>CHRISTOPHER</t>
+  </si>
+  <si>
+    <t>NICHOLS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">711 EPWORTH ST </t>
+  </si>
+  <si>
+    <t>Y64WYH2Y</t>
+  </si>
+  <si>
+    <t>KAYLA</t>
+  </si>
+  <si>
+    <t>464WYH2Y</t>
+  </si>
+  <si>
+    <t>HIXENBAUGH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">712 LAUREL ST </t>
+  </si>
+  <si>
+    <t>93L2632Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">601 N 1ST ST </t>
+  </si>
+  <si>
+    <t>6JLH7Y2Y</t>
+  </si>
+  <si>
+    <t>WADE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">415 NW 5TH ST </t>
+  </si>
+  <si>
+    <t>K32H7Y2Y</t>
+  </si>
+  <si>
+    <t>MARILYN</t>
+  </si>
+  <si>
+    <t>NICCUM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">110 W SIBLEY ST </t>
+  </si>
+  <si>
+    <t>YLHH7Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">209 W CURRY ST </t>
+  </si>
+  <si>
+    <t>L7L7272Y</t>
+  </si>
+  <si>
+    <t>DEVIN</t>
+  </si>
+  <si>
+    <t>9Q8QRW2Y</t>
+  </si>
+  <si>
+    <t>SHOULTZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">308 W PARKHURST </t>
+  </si>
+  <si>
+    <t>78WH7Y2Y</t>
+  </si>
+  <si>
+    <t>TRACEY</t>
+  </si>
+  <si>
+    <t>78267Y2Y</t>
+  </si>
+  <si>
+    <t>ADKINS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">409 W SIBLEY ST </t>
+  </si>
+  <si>
+    <t>KW5K822Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">307 ELM ST </t>
+  </si>
+  <si>
+    <t>88367Y2Y</t>
+  </si>
+  <si>
+    <t>LEON</t>
+  </si>
+  <si>
+    <t>PHILLIPS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">207 SUMMIT ST </t>
+  </si>
+  <si>
+    <t>1020-02</t>
+  </si>
+  <si>
+    <t>Y47H7Y2Y</t>
+  </si>
+  <si>
+    <t>QL8H7Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">602 SUMMIT ST </t>
+  </si>
+  <si>
+    <t>62367Y2Y</t>
+  </si>
+  <si>
+    <t>TORI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">607 SUMMIT ST </t>
+  </si>
+  <si>
+    <t>6R8LL92Y</t>
+  </si>
+  <si>
+    <t>STEWART</t>
+  </si>
+  <si>
+    <t xml:space="preserve">303 N 1ST ST APT 1101 </t>
+  </si>
+  <si>
+    <t>4HY67Y2Y</t>
+  </si>
+  <si>
+    <t>COLCLASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">303 N 1ST ST APT 603 </t>
+  </si>
+  <si>
+    <t>4Y367Y2Y</t>
+  </si>
+  <si>
+    <t>TRULA</t>
+  </si>
+  <si>
+    <t>LINDECAMP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">303 N 1ST ST APT 609 </t>
+  </si>
+  <si>
+    <t>QRW88W2Y</t>
+  </si>
+  <si>
+    <t>SHAUNA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">204 NW 4TH ST </t>
+  </si>
+  <si>
+    <t>43H9482Y</t>
+  </si>
+  <si>
+    <t>NATHAN</t>
+  </si>
+  <si>
+    <t>74HWR92Y</t>
+  </si>
+  <si>
+    <t>DONALD</t>
+  </si>
+  <si>
+    <t>LEGG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">107 W MAIN ST </t>
+  </si>
+  <si>
+    <t>Y6J67Y2Y</t>
+  </si>
+  <si>
+    <t>FRANA</t>
+  </si>
+  <si>
+    <t>J6J67Y2Y</t>
+  </si>
+  <si>
+    <t>COMBS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">509 W WATER ST </t>
+  </si>
+  <si>
+    <t>YRK97Y2Y</t>
+  </si>
+  <si>
+    <t>ENGLEBRIGHT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">303 N 1ST St Apt 205 </t>
+  </si>
+  <si>
+    <t>YH697Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">303 N 1ST St Apt 605 </t>
+  </si>
+  <si>
+    <t>JY7H7Y2Y</t>
+  </si>
+  <si>
+    <t>LORETTA</t>
+  </si>
+  <si>
+    <t>SCHOTT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">120 SUMMIT St </t>
+  </si>
+  <si>
+    <t>2W8H7Y2Y</t>
+  </si>
+  <si>
+    <t>RICHARD</t>
+  </si>
+  <si>
+    <t>REID</t>
+  </si>
+  <si>
+    <t xml:space="preserve">303 N 1ST Apt 203 </t>
+  </si>
+  <si>
+    <t>HQH67Y2Y</t>
+  </si>
+  <si>
+    <t>JULIA</t>
+  </si>
+  <si>
+    <t>BREWER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">521 W MAIN A </t>
+  </si>
+  <si>
+    <t>YRW67Y2Y</t>
+  </si>
+  <si>
+    <t>RADKE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">303 N 1ST 805 </t>
+  </si>
+  <si>
+    <t>W8L8YH2Y</t>
+  </si>
+  <si>
+    <t>POWELL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">413 E SIBLEY ST </t>
+  </si>
+  <si>
+    <t>FAIRFIELD 1</t>
+  </si>
+  <si>
+    <t>1022-00</t>
+  </si>
+  <si>
+    <t>L55HH92Y</t>
+  </si>
+  <si>
+    <t>LAUREN</t>
+  </si>
+  <si>
+    <t>CONARD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">608 N 1ST ST </t>
+  </si>
+  <si>
+    <t>9Q3HLH2Y</t>
+  </si>
+  <si>
+    <t>ANDERSON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">200 NE 4TH ST APT B1 </t>
+  </si>
+  <si>
+    <t>K98H7Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">500 NE 4TH ST </t>
+  </si>
+  <si>
+    <t>9R9H7Y2Y</t>
+  </si>
+  <si>
+    <t>DEAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">414 E JOHNSON St </t>
+  </si>
+  <si>
+    <t>9HY9KR2Y</t>
+  </si>
+  <si>
+    <t>5HY9KR2Y</t>
+  </si>
+  <si>
+    <t>ZANE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">202 NE 4TH Apt A1 </t>
+  </si>
+  <si>
+    <t>5593H92Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">200 NE 4TH B3 </t>
+  </si>
+  <si>
+    <t>8L767Y2Y</t>
+  </si>
+  <si>
+    <t>QL767Y2Y</t>
+  </si>
+  <si>
+    <t>MORGAN</t>
+  </si>
+  <si>
+    <t>DOGGETT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">604 E COURT Apt A </t>
+  </si>
+  <si>
+    <t>56397W2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1997 IL HIGHWAY 15 </t>
+  </si>
+  <si>
+    <t>1022-01</t>
+  </si>
+  <si>
+    <t>H7367Y2Y</t>
+  </si>
+  <si>
+    <t>3W367Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">204 E DOUGLAS </t>
+  </si>
+  <si>
+    <t>FAIRFIELD 2</t>
+  </si>
+  <si>
+    <t>1024-00</t>
+  </si>
+  <si>
+    <t>YJQH7Y2Y</t>
+  </si>
+  <si>
+    <t>MICHELLE</t>
+  </si>
+  <si>
+    <t>TUCKER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">301 E KING ST </t>
+  </si>
+  <si>
+    <t>WJJQ422Y</t>
+  </si>
+  <si>
+    <t>MIRANDA</t>
+  </si>
+  <si>
+    <t>COOPER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">500 E KING ST </t>
+  </si>
+  <si>
+    <t>W29W4H2Y</t>
+  </si>
+  <si>
+    <t>JOHANNA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">705 E DOUGLAS </t>
+  </si>
+  <si>
+    <t>7Q9H7Y2Y</t>
+  </si>
+  <si>
+    <t>RODNEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">802 S 1ST ST </t>
+  </si>
+  <si>
+    <t>24JH7Y2Y</t>
+  </si>
+  <si>
+    <t>HOOPER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">209 SE 6TH ST </t>
+  </si>
+  <si>
+    <t>6Y267Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">303 SE 3RD ST </t>
+  </si>
+  <si>
+    <t>479H7Y2Y</t>
+  </si>
+  <si>
+    <t>JESSIE</t>
+  </si>
+  <si>
+    <t>HALE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">308 SE 2ND ST </t>
+  </si>
+  <si>
+    <t>QYQH7Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">400 SE 2ND ST </t>
+  </si>
+  <si>
+    <t>7L867Y2Y</t>
+  </si>
+  <si>
+    <t>VICKY</t>
+  </si>
+  <si>
+    <t>STRANGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">406 SE 8TH ST </t>
+  </si>
+  <si>
+    <t>5WHH7Y2Y</t>
+  </si>
+  <si>
+    <t>RICKY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">223 XANDERS Dr </t>
+  </si>
+  <si>
+    <t>R6Y97Y2Y</t>
+  </si>
+  <si>
+    <t>TENNYSON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">507 E CENTER St </t>
+  </si>
+  <si>
+    <t>24K97Y2Y</t>
+  </si>
+  <si>
+    <t>GILBERT</t>
+  </si>
+  <si>
+    <t>Y8QH7Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">408 SE 5TH St </t>
+  </si>
+  <si>
+    <t>YWQH7Y2Y</t>
+  </si>
+  <si>
+    <t>WILMA</t>
+  </si>
+  <si>
+    <t>SAGER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1989 COUNTY Rd 815 N </t>
+  </si>
+  <si>
+    <t>1024-01</t>
+  </si>
+  <si>
+    <t>LJJH7Y2Y</t>
+  </si>
+  <si>
+    <t>TULLIS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1664 S 1ST ST </t>
+  </si>
+  <si>
+    <t>1024-02</t>
+  </si>
+  <si>
+    <t>8HR76H2Y</t>
+  </si>
+  <si>
+    <t>IDA</t>
+  </si>
+  <si>
+    <t>3J4492RY</t>
+  </si>
+  <si>
+    <t>TULLIS-PARK</t>
+  </si>
+  <si>
+    <t>7Q97R2RY</t>
+  </si>
+  <si>
+    <t>BUTLER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2374 COUNTY Rd 620 N </t>
+  </si>
+  <si>
+    <t>MERRIAM</t>
+  </si>
+  <si>
+    <t>1026-02</t>
+  </si>
+  <si>
+    <t>6L962R2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2134 IL HIGHWAY 15 </t>
+  </si>
+  <si>
+    <t>7J8H7Y2Y</t>
+  </si>
+  <si>
+    <t>LORENA</t>
+  </si>
+  <si>
+    <t>MERRITT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2140 IL HIGHWAY 15 </t>
+  </si>
+  <si>
+    <t>Y68H7Y2Y</t>
+  </si>
+  <si>
+    <t>JO</t>
+  </si>
+  <si>
+    <t>MELTON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2143 IL HIGHWAY 15 </t>
+  </si>
+  <si>
+    <t>368H7Y2Y</t>
+  </si>
+  <si>
+    <t>MAEZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2214 COUNTY Rd 825 N </t>
+  </si>
+  <si>
+    <t>JLK97Y2Y</t>
+  </si>
+  <si>
+    <t>82YRJ72Y</t>
+  </si>
+  <si>
+    <t>JELLEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2229 COUNTY Rd 745 N </t>
+  </si>
+  <si>
+    <t>KWYYHW2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2268 COUNTY Rd 925 N </t>
+  </si>
+  <si>
+    <t>53J8492Y</t>
+  </si>
+  <si>
+    <t>JERILEE</t>
+  </si>
+  <si>
+    <t>HOPKINS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2291 COUNTY Rd 970 N </t>
+  </si>
+  <si>
+    <t>8JHL5Q2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2293 IL HIGHWAY 15 </t>
+  </si>
+  <si>
+    <t>4QQ8K92Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2360 COUNTY Rd 665 N </t>
+  </si>
+  <si>
+    <t>78J67Y2Y</t>
+  </si>
+  <si>
+    <t>W8J67Y2Y</t>
+  </si>
+  <si>
+    <t>WINTER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">609 COUNTY Rd 2400 E </t>
+  </si>
+  <si>
+    <t>QQ8H7Y2Y</t>
+  </si>
+  <si>
+    <t>9Q8H7Y2Y</t>
+  </si>
+  <si>
+    <t>JEREMY</t>
+  </si>
+  <si>
+    <t>Y9H97Y2Y</t>
+  </si>
+  <si>
+    <t>MCGILL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">819 COUNTY Rd 2200 E </t>
+  </si>
+  <si>
+    <t>689H7Y2Y</t>
+  </si>
+  <si>
+    <t>BRENT</t>
+  </si>
+  <si>
+    <t>SIMMS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">851 COUNTY Rd 2225 E </t>
+  </si>
+  <si>
+    <t>JW8H7Y2Y</t>
+  </si>
+  <si>
+    <t>CINDY</t>
+  </si>
+  <si>
+    <t>5W8H7Y2Y</t>
+  </si>
+  <si>
+    <t>JERRI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">883 COUNTY Rd 2095 E </t>
+  </si>
+  <si>
+    <t>YJ8H7Y2Y</t>
+  </si>
+  <si>
+    <t>HR5LY92Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">894 COUNTY Rd 2095 E </t>
+  </si>
+  <si>
+    <t>YW8H7Y2Y</t>
+  </si>
+  <si>
+    <t>GRISWOLD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">906 COUNTY Rd 2095 E </t>
+  </si>
+  <si>
+    <t>93W67Y2Y</t>
+  </si>
+  <si>
+    <t>LARA</t>
+  </si>
+  <si>
+    <t>H3W67Y2Y</t>
+  </si>
+  <si>
+    <t>JENNIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">915 COUNTY Rd 2095 E </t>
+  </si>
+  <si>
+    <t>668H7Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">596 COUNTY Rd 2400 E </t>
+  </si>
+  <si>
+    <t>W7367Y2Y</t>
+  </si>
+  <si>
+    <t>POLLARD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2405 COUNTY Rd 250 N </t>
+  </si>
+  <si>
+    <t>GOLDENGATE</t>
+  </si>
+  <si>
+    <t>1042-02</t>
+  </si>
+  <si>
+    <t>R78H7Y2Y</t>
+  </si>
+  <si>
+    <t>MASTERSON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2560 COUNTY Rd 100 N </t>
+  </si>
+  <si>
+    <t>W66H7Y2Y</t>
+  </si>
+  <si>
+    <t>LOYD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">333 COUNTY Rd 2875 E </t>
+  </si>
+  <si>
+    <t>1042-03</t>
+  </si>
+  <si>
+    <t>466H7Y2Y</t>
+  </si>
+  <si>
+    <t>J66H7Y2Y</t>
+  </si>
+  <si>
+    <t>3343QW2Y</t>
+  </si>
+  <si>
+    <t>WALLACE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">765 COUNTY Rd 2875 E </t>
+  </si>
+  <si>
+    <t>2Q6H7Y2Y</t>
+  </si>
+  <si>
+    <t>RQ6H7Y2Y</t>
+  </si>
+  <si>
+    <t>JESSE</t>
+  </si>
+  <si>
+    <t>NEWSOM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2861 COUNTY Rd 620 N </t>
+  </si>
+  <si>
+    <t>7W2KLW2Y</t>
+  </si>
+  <si>
+    <t>26YH7Y2Y</t>
+  </si>
+  <si>
+    <t>HKYH7Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">606 COUNTY Rd 2775 E </t>
+  </si>
+  <si>
+    <t>685J6Q2Y</t>
+  </si>
+  <si>
+    <t>MICHELS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2900 COUNTY Rd 425 N </t>
+  </si>
+  <si>
+    <t>5L6H7Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2997 COUNTY Rd 695 N </t>
+  </si>
+  <si>
+    <t>K7Y97Y2Y</t>
+  </si>
+  <si>
+    <t>WOODS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">708 COUNTY HIGHWAY 3 </t>
+  </si>
+  <si>
+    <t>QQ6H7Y2Y</t>
+  </si>
+  <si>
+    <t>SHEILA</t>
+  </si>
+  <si>
+    <t>GOLDSTON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2007 COUNTY Rd 1095 N </t>
+  </si>
+  <si>
+    <t>JASPER 1</t>
+  </si>
+  <si>
+    <t>1032-00</t>
+  </si>
+  <si>
+    <t>KKWYHH2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1019 COUNTY Rd 1950 E </t>
+  </si>
+  <si>
+    <t>2QLQWH2Y</t>
+  </si>
+  <si>
+    <t>SHERRYL</t>
+  </si>
+  <si>
+    <t>BALDING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1023 COUNTY Rd 2020 E </t>
+  </si>
+  <si>
+    <t>2LW67Y2Y</t>
+  </si>
+  <si>
+    <t>NENA</t>
+  </si>
+  <si>
+    <t>XANDERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1034 COUNTY Rd 1850 E </t>
+  </si>
+  <si>
+    <t>JLK8J72Y</t>
+  </si>
+  <si>
+    <t>JALENE</t>
+  </si>
+  <si>
+    <t>MCCLELLAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1059 COUNTY Rd 1850 E </t>
+  </si>
+  <si>
+    <t>RJ767Y2Y</t>
+  </si>
+  <si>
+    <t>ANITA</t>
+  </si>
+  <si>
+    <t>POND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1088 COUNTY HIGHWAY 1 </t>
+  </si>
+  <si>
+    <t>W8H67Y2Y</t>
+  </si>
+  <si>
+    <t>98H67Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1963 COUNTY Rd 925 N </t>
+  </si>
+  <si>
+    <t>KJ8H7Y2Y</t>
+  </si>
+  <si>
+    <t>LQY97Y2Y</t>
+  </si>
+  <si>
+    <t>ROSALIE</t>
+  </si>
+  <si>
+    <t>HOLSTEIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1976 COUNTY Rd 1020 N </t>
+  </si>
+  <si>
+    <t>4R767Y2Y</t>
+  </si>
+  <si>
+    <t>JASE</t>
+  </si>
+  <si>
+    <t>KIEFER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2149 COUNTY Rd 925 N </t>
+  </si>
+  <si>
+    <t>H39Q5Q2Y</t>
+  </si>
+  <si>
+    <t>VANESSA</t>
+  </si>
+  <si>
+    <t>VINSON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2181 COUNTY Rd 925 N </t>
+  </si>
+  <si>
+    <t>LKLL282Y</t>
+  </si>
+  <si>
+    <t>DYLAN</t>
+  </si>
+  <si>
+    <t>HOLTGRAVE</t>
+  </si>
+  <si>
+    <t>HKLL282Y</t>
+  </si>
+  <si>
+    <t>MCCANN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2325 COUNTY Rd 1070 N </t>
+  </si>
+  <si>
+    <t>H4767Y2Y</t>
+  </si>
+  <si>
+    <t>YK667Y2Y</t>
+  </si>
+  <si>
+    <t>RALPH</t>
+  </si>
+  <si>
+    <t>DEMARET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">931 COUNTY Rd 1930 E </t>
+  </si>
+  <si>
+    <t>3QW67Y2Y</t>
+  </si>
+  <si>
+    <t>DONAHUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2341 COUNTY Rd 1070 N </t>
+  </si>
+  <si>
+    <t>94R97Y2Y</t>
+  </si>
+  <si>
+    <t>SARGENT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1075 COUNTY Rd 1850 E </t>
+  </si>
+  <si>
+    <t>2WKH7H2Y</t>
+  </si>
+  <si>
+    <t>JOANNE</t>
+  </si>
+  <si>
+    <t>RWKH7H2Y</t>
+  </si>
+  <si>
+    <t>LOREN</t>
+  </si>
+  <si>
+    <t>ADAMS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1970 COUNTY Rd 960 N </t>
+  </si>
+  <si>
+    <t>2H38Q82Y</t>
+  </si>
+  <si>
+    <t>695J682Y</t>
+  </si>
+  <si>
+    <t>ADRIANA</t>
+  </si>
+  <si>
+    <t>MUNOZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1044 COUNTY HIGHWAY 1 </t>
+  </si>
+  <si>
+    <t>4QYW792Y</t>
+  </si>
+  <si>
+    <t>MCDOWELL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1436 COUNTY Rd 2000 E </t>
+  </si>
+  <si>
+    <t>1032-01</t>
+  </si>
+  <si>
+    <t>KK667Y2Y</t>
+  </si>
+  <si>
+    <t>HATCHER</t>
+  </si>
+  <si>
+    <t>R289672Y</t>
+  </si>
+  <si>
+    <t>SHREVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1855 COUNTY Rd 1120 N </t>
+  </si>
+  <si>
+    <t>Q7K5R72Y</t>
+  </si>
+  <si>
+    <t>PIPER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1374 COUNTY Rd 2200 E </t>
+  </si>
+  <si>
+    <t>38897Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 TARITORI LN </t>
+  </si>
+  <si>
+    <t>1032-06</t>
+  </si>
+  <si>
+    <t>HR35472Y</t>
+  </si>
+  <si>
+    <t>JUDITH</t>
+  </si>
+  <si>
+    <t>J4R5272Y</t>
+  </si>
+  <si>
+    <t>JUSTIN</t>
+  </si>
+  <si>
+    <t>TOWNSEND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 PARK LN </t>
+  </si>
+  <si>
+    <t>JASPER 2</t>
+  </si>
+  <si>
+    <t>1034-00</t>
+  </si>
+  <si>
+    <t>H24H7Y2Y</t>
+  </si>
+  <si>
+    <t>MARISSA JO</t>
+  </si>
+  <si>
+    <t>49L97Y2Y</t>
+  </si>
+  <si>
+    <t>LANDON</t>
+  </si>
+  <si>
+    <t>6QYW792Y</t>
+  </si>
+  <si>
+    <t>DAWKINS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24 PARK LN </t>
+  </si>
+  <si>
+    <t>RYJ67Y2Y</t>
+  </si>
+  <si>
+    <t>STEPHEN</t>
+  </si>
+  <si>
+    <t>3YJ67Y2Y</t>
+  </si>
+  <si>
+    <t>BRANDON</t>
+  </si>
+  <si>
+    <t>BOHANNON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37 PARK LN </t>
+  </si>
+  <si>
+    <t>4WQY6H2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38 PARK LN </t>
+  </si>
+  <si>
+    <t>R5WWWR2Y</t>
+  </si>
+  <si>
+    <t>THERESA</t>
+  </si>
+  <si>
+    <t>TURNER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44 PARK LN </t>
+  </si>
+  <si>
+    <t>98QH7Y2Y</t>
+  </si>
+  <si>
+    <t>JENNI</t>
+  </si>
+  <si>
+    <t>JOHNSON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 PARK LN </t>
+  </si>
+  <si>
+    <t>W4JH7Y2Y</t>
+  </si>
+  <si>
+    <t>8Y2YRH2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">59 PARK LN </t>
+  </si>
+  <si>
+    <t>7K8WY92Y</t>
+  </si>
+  <si>
+    <t>BEARSE</t>
+  </si>
+  <si>
+    <t>WK8WY92Y</t>
+  </si>
+  <si>
+    <t>IVANI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33 PARK LN </t>
+  </si>
+  <si>
+    <t>L74H3W2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1004 COUNTY Rd 1850 E </t>
+  </si>
+  <si>
+    <t>1034-01</t>
+  </si>
+  <si>
+    <t>H2WH7Y2Y</t>
+  </si>
+  <si>
+    <t>3KWH7Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">941 COUNTY HIGHWAY 1 </t>
+  </si>
+  <si>
+    <t>9JY67Y2Y</t>
+  </si>
+  <si>
+    <t>L3K97Y2Y</t>
+  </si>
+  <si>
+    <t>BERNADINE</t>
+  </si>
+  <si>
+    <t>OBRECHT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">957 COUNTY HIGHWAY 1 </t>
+  </si>
+  <si>
+    <t>6K967Y2Y</t>
+  </si>
+  <si>
+    <t>JUDY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1001 EPWORTH ST </t>
+  </si>
+  <si>
+    <t>1034-04</t>
+  </si>
+  <si>
+    <t>QQJ67Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1013 EPWORTH ST </t>
+  </si>
+  <si>
+    <t>7HJ67Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1015 LAUREL ST </t>
+  </si>
+  <si>
+    <t>LRJ67Y2Y</t>
+  </si>
+  <si>
+    <t>LOUCKS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">103 SLUDER AVE </t>
+  </si>
+  <si>
+    <t>Y893292Y</t>
+  </si>
+  <si>
+    <t>CASTLEBERRY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1108 FLORENCE DR </t>
+  </si>
+  <si>
+    <t>W4W5JH2Y</t>
+  </si>
+  <si>
+    <t>EDNA</t>
+  </si>
+  <si>
+    <t>CARIENS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1203 ATKINSON DR </t>
+  </si>
+  <si>
+    <t>43H67Y2Y</t>
+  </si>
+  <si>
+    <t>JOY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">300 YOUNG DR </t>
+  </si>
+  <si>
+    <t>89497Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">301 YOUNG DR </t>
+  </si>
+  <si>
+    <t>72467Y2Y</t>
+  </si>
+  <si>
+    <t>OLLIE</t>
+  </si>
+  <si>
+    <t>TYLER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">302 LAKEVIEW DR </t>
+  </si>
+  <si>
+    <t>9HJ67Y2Y</t>
+  </si>
+  <si>
+    <t>OETH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">303 YOUNG DR </t>
+  </si>
+  <si>
+    <t>R6QH7Y2Y</t>
+  </si>
+  <si>
+    <t>ELLIS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">510 LAKEVIEW DR </t>
+  </si>
+  <si>
+    <t>WYJ67Y2Y</t>
+  </si>
+  <si>
+    <t>DUNLAP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">806 EPWORTH ST </t>
+  </si>
+  <si>
+    <t>7RW5YW2Y</t>
+  </si>
+  <si>
+    <t>CHARLENE</t>
+  </si>
+  <si>
+    <t>CARTER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">908 EPWORTH ST </t>
+  </si>
+  <si>
+    <t>JKRHKR2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">909 EPWORTH ST </t>
+  </si>
+  <si>
+    <t>JHJ67Y2Y</t>
+  </si>
+  <si>
+    <t>SHELTON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">803 N 1ST ST </t>
+  </si>
+  <si>
+    <t>75997Y2Y</t>
+  </si>
+  <si>
+    <t>5J767Y2Y</t>
+  </si>
+  <si>
+    <t>WEBER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">909 N 1ST ST </t>
+  </si>
+  <si>
+    <t>K2467Y2Y</t>
+  </si>
+  <si>
+    <t>MILNER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">915 N 1ST ST </t>
+  </si>
+  <si>
+    <t>RICHARDS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">502 WOODLAND DR </t>
+  </si>
+  <si>
+    <t>76767Y2Y</t>
+  </si>
+  <si>
+    <t>W6767Y2Y</t>
+  </si>
+  <si>
+    <t>JOSEPH</t>
+  </si>
+  <si>
+    <t>JOSLIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">903 LAUREL St </t>
+  </si>
+  <si>
+    <t>29WH7Y2Y</t>
+  </si>
+  <si>
+    <t>TOYZANN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">205 DORRIS DR </t>
+  </si>
+  <si>
+    <t>1034-05</t>
+  </si>
+  <si>
+    <t>5JL6W72Y</t>
+  </si>
+  <si>
+    <t>REBECCA</t>
+  </si>
+  <si>
+    <t>WILSON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1354 US HIGHWAY 45 </t>
+  </si>
+  <si>
+    <t>LAMARD 1</t>
+  </si>
+  <si>
+    <t>1038-00</t>
+  </si>
+  <si>
+    <t>LH667Y2Y</t>
+  </si>
+  <si>
+    <t>TATUM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">246 NORTH ST </t>
+  </si>
+  <si>
+    <t>87Y97Y2Y</t>
+  </si>
+  <si>
+    <t>ROBIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">113 E LAFAYETTE St </t>
+  </si>
+  <si>
+    <t>W39L572Y</t>
+  </si>
+  <si>
+    <t>KY267Y2Y</t>
+  </si>
+  <si>
+    <t>PATSY</t>
+  </si>
+  <si>
+    <t>TRIGGS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">116 N MERCHANT ST </t>
+  </si>
+  <si>
+    <t>W9667Y2Y</t>
+  </si>
+  <si>
+    <t>TERI</t>
+  </si>
+  <si>
+    <t>HEALY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">204 W MECHANIC ST </t>
+  </si>
+  <si>
+    <t>56LH2K2Y</t>
+  </si>
+  <si>
+    <t>HOLDER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">209 N EAST St </t>
+  </si>
+  <si>
+    <t>4JQ6JH2Y</t>
+  </si>
+  <si>
+    <t>GOFF</t>
+  </si>
+  <si>
+    <t>64YL5H2Y</t>
+  </si>
+  <si>
+    <t>ROSE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">414 YOUNG Dr </t>
+  </si>
+  <si>
+    <t>7Q6H7Y2Y</t>
+  </si>
+  <si>
+    <t>BILLINGTON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1083 COUNTY Rd 1400 E </t>
+  </si>
+  <si>
+    <t>1038-01</t>
+  </si>
+  <si>
+    <t>22H67Y2Y</t>
+  </si>
+  <si>
+    <t>FAGAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1125 COUNTY Rd 1800 E </t>
+  </si>
+  <si>
+    <t>6Y7W9H2Y</t>
+  </si>
+  <si>
+    <t>JORDAN</t>
+  </si>
+  <si>
+    <t>GREENWALT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1023 US HIGHWAY 45 </t>
+  </si>
+  <si>
+    <t>5WQ8J92Y</t>
+  </si>
+  <si>
+    <t>VERNA</t>
+  </si>
+  <si>
+    <t>J2H67Y2Y</t>
+  </si>
+  <si>
+    <t>RANDALL</t>
+  </si>
+  <si>
+    <t>KY7W9H2Y</t>
+  </si>
+  <si>
+    <t>CLINTON</t>
+  </si>
+  <si>
+    <t>LISTON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1173 COUNTY Rd 1500 E </t>
+  </si>
+  <si>
+    <t>WHRH7Y2Y</t>
+  </si>
+  <si>
+    <t>AMANDA</t>
+  </si>
+  <si>
+    <t>8H6H7Y2Y</t>
+  </si>
+  <si>
+    <t>KATHIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1523 COUNTY Rd 1000 N </t>
+  </si>
+  <si>
+    <t>H3667Y2Y</t>
+  </si>
+  <si>
+    <t>2Y667Y2Y</t>
+  </si>
+  <si>
+    <t>DANNY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1733 COUNTY Rd 1000 N </t>
+  </si>
+  <si>
+    <t>L2W67Y2Y</t>
+  </si>
+  <si>
+    <t>ORVELLA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">914 US HIGHWAY 45 </t>
+  </si>
+  <si>
+    <t>487H7Y2Y</t>
+  </si>
+  <si>
+    <t>IRVINE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1423 COUNTY Rd 1240 E </t>
+  </si>
+  <si>
+    <t>1038-02</t>
+  </si>
+  <si>
+    <t>J2WH7Y2Y</t>
+  </si>
+  <si>
+    <t>42WH7Y2Y</t>
+  </si>
+  <si>
+    <t>JASON</t>
+  </si>
+  <si>
+    <t>TALBERT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1474 COUNTY Rd 1500 N </t>
+  </si>
+  <si>
+    <t>QJ397Y2Y</t>
+  </si>
+  <si>
+    <t>KISTNER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1463 COUNTY Rd 900 N </t>
+  </si>
+  <si>
+    <t>1038-03</t>
+  </si>
+  <si>
+    <t>279H7Y2Y</t>
+  </si>
+  <si>
+    <t>R79H7Y2Y</t>
+  </si>
+  <si>
+    <t>LINK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">959 COUNTY Rd 1300 E </t>
+  </si>
+  <si>
+    <t>J4W67Y2Y</t>
+  </si>
+  <si>
+    <t>TONYA</t>
+  </si>
+  <si>
+    <t>54W67Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2003 MT VERNON Rd </t>
+  </si>
+  <si>
+    <t>1038-05</t>
+  </si>
+  <si>
+    <t>H4L97Y2Y</t>
+  </si>
+  <si>
+    <t>DUNN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2105 MT VERNON Rd </t>
+  </si>
+  <si>
+    <t>Y39H7Y2Y</t>
+  </si>
+  <si>
+    <t>J39H7Y2Y</t>
+  </si>
+  <si>
+    <t>HEARN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 DICKEY DR </t>
+  </si>
+  <si>
+    <t>LAMARD 2</t>
+  </si>
+  <si>
+    <t>1040-02</t>
+  </si>
+  <si>
+    <t>6W297Y2Y</t>
+  </si>
+  <si>
+    <t>KACI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 FEATHER Circle </t>
+  </si>
+  <si>
+    <t>7Y297Y2Y</t>
+  </si>
+  <si>
+    <t>KING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 SCOTT LN </t>
+  </si>
+  <si>
+    <t>4QY97Y2Y</t>
+  </si>
+  <si>
+    <t>JED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 JILL Rd </t>
+  </si>
+  <si>
+    <t>QJ8H7Y2Y</t>
+  </si>
+  <si>
+    <t>258H7Y2Y</t>
+  </si>
+  <si>
+    <t>BETTIE</t>
+  </si>
+  <si>
+    <t>LAWS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20 KINCAID DR </t>
+  </si>
+  <si>
+    <t>34W67Y2Y</t>
+  </si>
+  <si>
+    <t>MARVIN</t>
+  </si>
+  <si>
+    <t>Y4W67Y2Y</t>
+  </si>
+  <si>
+    <t>BILL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 KINCAID DR </t>
+  </si>
+  <si>
+    <t>J6W67Y2Y</t>
+  </si>
+  <si>
+    <t>JILL</t>
+  </si>
+  <si>
+    <t>56W67Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 KINCAID ACRES </t>
+  </si>
+  <si>
+    <t>H5W67Y2Y</t>
+  </si>
+  <si>
+    <t>GALIHER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 NEAL ST </t>
+  </si>
+  <si>
+    <t>HJH67Y2Y</t>
+  </si>
+  <si>
+    <t>FISHER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">602 NW 9TH ST </t>
+  </si>
+  <si>
+    <t>73W67Y2Y</t>
+  </si>
+  <si>
+    <t>CONSTANCE</t>
+  </si>
+  <si>
+    <t>STULL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 SOUTHVIEW Circle </t>
+  </si>
+  <si>
+    <t>1040-03</t>
+  </si>
+  <si>
+    <t>6R5H7Y2Y</t>
+  </si>
+  <si>
+    <t>ASHLEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">702 WESTWOOD DR </t>
+  </si>
+  <si>
+    <t>Q2QH6Y2Y</t>
+  </si>
+  <si>
+    <t>ROGERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">805 WESTWOOD DR </t>
+  </si>
+  <si>
+    <t>9W4W692Y</t>
+  </si>
+  <si>
+    <t>HW4W692Y</t>
+  </si>
+  <si>
+    <t>JONATHAN</t>
+  </si>
+  <si>
+    <t>SWAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">112 W DELAWARE Apt 112 </t>
+  </si>
+  <si>
+    <t>R5RW692Y</t>
+  </si>
+  <si>
+    <t>GRIFFITH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">705 EPWORTH ST </t>
+  </si>
+  <si>
+    <t>RYHH7Y2Y</t>
+  </si>
+  <si>
+    <t>KEMPER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">796 COUNTY Rd 1175 E </t>
+  </si>
+  <si>
+    <t>K3497Y2Y</t>
+  </si>
+  <si>
+    <t>CRAIG</t>
+  </si>
+  <si>
+    <t>23497Y2Y</t>
+  </si>
+  <si>
+    <t>GERALD</t>
+  </si>
+  <si>
+    <t>RIDGEWAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1691 COUNTY Rd 220 E </t>
+  </si>
+  <si>
+    <t>5QQ67Y2Y</t>
+  </si>
+  <si>
+    <t>EDWARD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">691 COUNTY Rd 3000 E </t>
+  </si>
+  <si>
+    <t>1042-01</t>
+  </si>
+  <si>
+    <t>4Y297Y2Y</t>
+  </si>
+  <si>
+    <t>JY297Y2Y</t>
+  </si>
+  <si>
+    <t>DANA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1982 COUNTY Rd 715 N </t>
+  </si>
+  <si>
+    <t>9LJ97Y2Y</t>
+  </si>
+  <si>
+    <t>DOUGLAS</t>
+  </si>
+  <si>
+    <t>6Q797Y2Y</t>
+  </si>
+  <si>
+    <t>JEFFERY</t>
+  </si>
+  <si>
+    <t>HWYH7Y2Y</t>
+  </si>
+  <si>
+    <t>ENGELKES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1229 S 1ST ST </t>
+  </si>
+  <si>
+    <t>6Y9H7Y2Y</t>
+  </si>
+  <si>
+    <t>BERT</t>
+  </si>
+  <si>
+    <t>5Y9H7Y2Y</t>
+  </si>
+  <si>
+    <t>DONNIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1697 COUNTY Rd 1025 E </t>
+  </si>
+  <si>
+    <t>6R867Y2Y</t>
+  </si>
+  <si>
+    <t>7R867Y2Y</t>
+  </si>
+  <si>
+    <t>NANEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">508 SE 2ND ST </t>
+  </si>
+  <si>
+    <t>QKQH7Y2Y</t>
+  </si>
+  <si>
+    <t>9KQH7Y2Y</t>
+  </si>
+  <si>
+    <t>CAVANAUGH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">852 COUNTY Rd 2150 E </t>
+  </si>
+  <si>
+    <t>RR8H7Y2Y</t>
+  </si>
+  <si>
+    <t>3R8H7Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1131 COUNTY Rd 740 E </t>
+  </si>
+  <si>
+    <t>35L67Y2Y</t>
+  </si>
+  <si>
+    <t>45L67Y2Y</t>
+  </si>
+  <si>
+    <t>WELLEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">96 COUNTY Rd 715 E </t>
+  </si>
+  <si>
+    <t>4KY95R2Y</t>
+  </si>
+  <si>
+    <t>9Q297Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">407 SE 7TH ST </t>
+  </si>
+  <si>
+    <t>J785Q2RY</t>
+  </si>
+  <si>
+    <t>BECKEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">117 S WATKINS ST </t>
+  </si>
+  <si>
+    <t>7H867Y2Y</t>
+  </si>
+  <si>
+    <t>BROOKMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">528 IL HIGHWAY 242 </t>
+  </si>
+  <si>
+    <t>KKK67Y2Y</t>
+  </si>
+  <si>
+    <t>MERRILLYN</t>
+  </si>
+  <si>
+    <t>6KK67Y2Y</t>
+  </si>
+  <si>
+    <t>MILAM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">403 W KING ST </t>
+  </si>
+  <si>
+    <t>65897Y2Y</t>
+  </si>
+  <si>
+    <t>5YL97Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">99 CENTRAL AVE </t>
+  </si>
+  <si>
+    <t>YYQRR32Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">648 COUNTY Rd 870 E </t>
+  </si>
+  <si>
+    <t>Y9567Y2Y</t>
+  </si>
+  <si>
+    <t>R.</t>
+  </si>
+  <si>
+    <t>69567Y2Y</t>
+  </si>
+  <si>
+    <t>CRYSTAL</t>
+  </si>
+  <si>
+    <t>SLOVER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">802 W SECTION LINE Rd </t>
+  </si>
+  <si>
+    <t>H3WH7Y2Y</t>
+  </si>
+  <si>
+    <t>K8567Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18 KINCAID DR </t>
+  </si>
+  <si>
+    <t>5QWH7Y2Y</t>
+  </si>
+  <si>
+    <t>K84H7Y2Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">192 COUNTY Rd 1840 E </t>
+  </si>
+  <si>
+    <t>Y36H7Y2Y</t>
+  </si>
+  <si>
+    <t>MANNO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1106 W DELAWARE </t>
+  </si>
+  <si>
+    <t>442342RY</t>
+  </si>
+  <si>
+    <t>KATELYN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">101 BERRY ST </t>
+  </si>
+  <si>
+    <t>WHQ6492Y</t>
+  </si>
+  <si>
+    <t>SLONE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1837 COUNTY Rd 115 E </t>
+  </si>
+  <si>
+    <t>56W68RRY</t>
+  </si>
+  <si>
+    <t>BRYCE</t>
+  </si>
+  <si>
+    <t>HARRISON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 TARITORI LN </t>
+  </si>
+  <si>
+    <t>HHQ6KH2Y</t>
+  </si>
+  <si>
+    <t>MICHAELA</t>
+  </si>
+  <si>
+    <t>88KH5R2Y</t>
+  </si>
+  <si>
+    <t>JOSE</t>
+  </si>
+  <si>
+    <t>AGUAYO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1523 COUNTY HIGHWAY 13 </t>
+  </si>
+  <si>
+    <t>J623592Y</t>
+  </si>
+  <si>
+    <t>SCHELL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1884 COUNTY Rd 725 E </t>
+  </si>
+  <si>
+    <t>R7867Y2Y</t>
+  </si>
+  <si>
+    <t>O'DANIEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">95 COUNTY Rd 715 E </t>
+  </si>
+  <si>
+    <t>RH697Y2Y</t>
+  </si>
+  <si>
+    <t>SARA</t>
+  </si>
+  <si>
+    <t>MCGEHEE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1091 US HIGHWAY 45 </t>
+  </si>
+  <si>
+    <t>45KQ8RRY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">611 W CENTER St </t>
+  </si>
+  <si>
+    <t>LRYQLW2Y</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -124,174 +5755,19616 @@
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none">
         <fgColor indexed="64"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor indexed="64"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="22">
+  <cellStyleXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
     <cellStyle name="Hyperlink" xfId="20" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:L1"/>
+  <dimension ref="A1:L609"/>
   <sheetViews>
     <sheetView view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>10</v>
       </c>
       <c r="J1" t="s">
         <v>11</v>
       </c>
       <c r="K1" t="s">
         <v>12</v>
       </c>
       <c r="L1" t="s">
         <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
+      <c r="A2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F2">
+        <v>62886</v>
+      </c>
+      <c r="G2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I2" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12">
+      <c r="A3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3">
+        <v>62886</v>
+      </c>
+      <c r="G3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H3" t="s">
+        <v>20</v>
+      </c>
+      <c r="I3" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12">
+      <c r="A4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4">
+        <v>62886</v>
+      </c>
+      <c r="G4" t="s">
+        <v>19</v>
+      </c>
+      <c r="H4" t="s">
+        <v>20</v>
+      </c>
+      <c r="I4" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5">
+        <v>62886</v>
+      </c>
+      <c r="G5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H5" t="s">
+        <v>20</v>
+      </c>
+      <c r="I5" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12">
+      <c r="A6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6">
+        <v>62886</v>
+      </c>
+      <c r="G6" t="s">
+        <v>19</v>
+      </c>
+      <c r="H6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I6" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
+      <c r="A7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7">
+        <v>62886</v>
+      </c>
+      <c r="G7" t="s">
+        <v>19</v>
+      </c>
+      <c r="H7" t="s">
+        <v>20</v>
+      </c>
+      <c r="I7" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
+      <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8">
+        <v>62886</v>
+      </c>
+      <c r="G8" t="s">
+        <v>19</v>
+      </c>
+      <c r="H8" t="s">
+        <v>20</v>
+      </c>
+      <c r="I8" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
+      <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" t="s">
+        <v>45</v>
+      </c>
+      <c r="D9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9">
+        <v>62886</v>
+      </c>
+      <c r="G9" t="s">
+        <v>19</v>
+      </c>
+      <c r="H9" t="s">
+        <v>20</v>
+      </c>
+      <c r="I9" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
+      <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C10" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10">
+        <v>62886</v>
+      </c>
+      <c r="G10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H10" t="s">
+        <v>20</v>
+      </c>
+      <c r="I10" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L10" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>52</v>
+      </c>
+      <c r="C11" t="s">
+        <v>53</v>
+      </c>
+      <c r="D11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11">
+        <v>62886</v>
+      </c>
+      <c r="G11" t="s">
+        <v>19</v>
+      </c>
+      <c r="H11" t="s">
+        <v>54</v>
+      </c>
+      <c r="I11" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12">
+        <v>62886</v>
+      </c>
+      <c r="G12" t="s">
+        <v>19</v>
+      </c>
+      <c r="H12" t="s">
+        <v>54</v>
+      </c>
+      <c r="I12" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L12" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
+        <v>60</v>
+      </c>
+      <c r="C13" t="s">
+        <v>61</v>
+      </c>
+      <c r="D13" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13">
+        <v>62886</v>
+      </c>
+      <c r="G13" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I13" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
+        <v>64</v>
+      </c>
+      <c r="C14" t="s">
+        <v>65</v>
+      </c>
+      <c r="D14" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14">
+        <v>62886</v>
+      </c>
+      <c r="G14" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I14" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L14" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" t="s">
+        <v>64</v>
+      </c>
+      <c r="C15" t="s">
+        <v>65</v>
+      </c>
+      <c r="D15" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15">
+        <v>62886</v>
+      </c>
+      <c r="G15" t="s">
+        <v>19</v>
+      </c>
+      <c r="H15" t="s">
+        <v>54</v>
+      </c>
+      <c r="I15" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
+        <v>70</v>
+      </c>
+      <c r="C16" t="s">
+        <v>71</v>
+      </c>
+      <c r="D16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16">
+        <v>62886</v>
+      </c>
+      <c r="G16" t="s">
+        <v>19</v>
+      </c>
+      <c r="H16" t="s">
+        <v>54</v>
+      </c>
+      <c r="I16" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L16" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" t="s">
+        <v>74</v>
+      </c>
+      <c r="C17" t="s">
+        <v>75</v>
+      </c>
+      <c r="D17" t="s">
+        <v>76</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17">
+        <v>62837</v>
+      </c>
+      <c r="G17" t="s">
+        <v>19</v>
+      </c>
+      <c r="H17" t="s">
+        <v>54</v>
+      </c>
+      <c r="I17" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L17" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" t="s">
+        <v>74</v>
+      </c>
+      <c r="C18" t="s">
+        <v>75</v>
+      </c>
+      <c r="D18" t="s">
+        <v>76</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18">
+        <v>62837</v>
+      </c>
+      <c r="G18" t="s">
+        <v>19</v>
+      </c>
+      <c r="H18" t="s">
+        <v>54</v>
+      </c>
+      <c r="I18" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L18" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
+        <v>81</v>
+      </c>
+      <c r="C19" t="s">
+        <v>82</v>
+      </c>
+      <c r="D19" t="s">
+        <v>76</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19">
+        <v>62837</v>
+      </c>
+      <c r="G19" t="s">
+        <v>19</v>
+      </c>
+      <c r="H19" t="s">
+        <v>54</v>
+      </c>
+      <c r="I19" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L19" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C20" t="s">
+        <v>82</v>
+      </c>
+      <c r="D20" t="s">
+        <v>76</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20">
+        <v>62837</v>
+      </c>
+      <c r="G20" t="s">
+        <v>19</v>
+      </c>
+      <c r="H20" t="s">
+        <v>54</v>
+      </c>
+      <c r="I20" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L20" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" t="s">
+        <v>60</v>
+      </c>
+      <c r="C21" t="s">
+        <v>61</v>
+      </c>
+      <c r="D21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21">
+        <v>62886</v>
+      </c>
+      <c r="G21" t="s">
+        <v>19</v>
+      </c>
+      <c r="H21" t="s">
+        <v>54</v>
+      </c>
+      <c r="I21" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L21" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" t="s">
+        <v>88</v>
+      </c>
+      <c r="B22" t="s">
+        <v>89</v>
+      </c>
+      <c r="C22" t="s">
+        <v>90</v>
+      </c>
+      <c r="D22" t="s">
+        <v>91</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22">
+        <v>62895</v>
+      </c>
+      <c r="G22" t="s">
+        <v>19</v>
+      </c>
+      <c r="H22" t="s">
+        <v>54</v>
+      </c>
+      <c r="I22" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L22" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="A23" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" t="s">
+        <v>94</v>
+      </c>
+      <c r="C23" t="s">
+        <v>95</v>
+      </c>
+      <c r="D23" t="s">
+        <v>96</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23">
+        <v>62851</v>
+      </c>
+      <c r="G23" t="s">
+        <v>97</v>
+      </c>
+      <c r="H23" t="s">
+        <v>98</v>
+      </c>
+      <c r="I23" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L23" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="A24" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24" t="s">
+        <v>74</v>
+      </c>
+      <c r="C24" t="s">
+        <v>100</v>
+      </c>
+      <c r="D24" t="s">
+        <v>96</v>
+      </c>
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24">
+        <v>62851</v>
+      </c>
+      <c r="G24" t="s">
+        <v>97</v>
+      </c>
+      <c r="H24" t="s">
+        <v>98</v>
+      </c>
+      <c r="I24" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L24" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="A25" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" t="s">
+        <v>103</v>
+      </c>
+      <c r="C25" t="s">
+        <v>104</v>
+      </c>
+      <c r="D25" t="s">
+        <v>96</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25">
+        <v>62851</v>
+      </c>
+      <c r="G25" t="s">
+        <v>97</v>
+      </c>
+      <c r="H25" t="s">
+        <v>105</v>
+      </c>
+      <c r="I25" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L25" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="A26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B26" t="s">
+        <v>31</v>
+      </c>
+      <c r="C26" t="s">
+        <v>108</v>
+      </c>
+      <c r="D26" t="s">
+        <v>91</v>
+      </c>
+      <c r="E26" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26">
+        <v>62895</v>
+      </c>
+      <c r="G26" t="s">
+        <v>97</v>
+      </c>
+      <c r="H26" t="s">
+        <v>105</v>
+      </c>
+      <c r="I26" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L26" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12">
+      <c r="A27" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27" t="s">
+        <v>103</v>
+      </c>
+      <c r="C27" t="s">
+        <v>111</v>
+      </c>
+      <c r="D27" t="s">
+        <v>112</v>
+      </c>
+      <c r="E27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27">
+        <v>62814</v>
+      </c>
+      <c r="G27" t="s">
+        <v>97</v>
+      </c>
+      <c r="H27" t="s">
+        <v>105</v>
+      </c>
+      <c r="I27" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L27" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12">
+      <c r="A28" t="s">
+        <v>114</v>
+      </c>
+      <c r="B28" t="s">
+        <v>115</v>
+      </c>
+      <c r="C28" t="s">
+        <v>111</v>
+      </c>
+      <c r="D28" t="s">
+        <v>112</v>
+      </c>
+      <c r="E28" t="s">
+        <v>18</v>
+      </c>
+      <c r="F28">
+        <v>62814</v>
+      </c>
+      <c r="G28" t="s">
+        <v>97</v>
+      </c>
+      <c r="H28" t="s">
+        <v>105</v>
+      </c>
+      <c r="I28" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L28" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12">
+      <c r="A29" t="s">
+        <v>117</v>
+      </c>
+      <c r="B29" t="s">
+        <v>118</v>
+      </c>
+      <c r="C29" t="s">
+        <v>119</v>
+      </c>
+      <c r="D29" t="s">
+        <v>112</v>
+      </c>
+      <c r="E29" t="s">
+        <v>18</v>
+      </c>
+      <c r="F29">
+        <v>62814</v>
+      </c>
+      <c r="G29" t="s">
+        <v>97</v>
+      </c>
+      <c r="H29" t="s">
+        <v>105</v>
+      </c>
+      <c r="I29" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L29" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" t="s">
+        <v>121</v>
+      </c>
+      <c r="B30" t="s">
+        <v>122</v>
+      </c>
+      <c r="C30" t="s">
+        <v>123</v>
+      </c>
+      <c r="D30" t="s">
+        <v>112</v>
+      </c>
+      <c r="E30" t="s">
+        <v>18</v>
+      </c>
+      <c r="F30">
+        <v>62814</v>
+      </c>
+      <c r="G30" t="s">
+        <v>97</v>
+      </c>
+      <c r="H30" t="s">
+        <v>105</v>
+      </c>
+      <c r="I30" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L30" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="A31" t="s">
+        <v>125</v>
+      </c>
+      <c r="B31" t="s">
+        <v>126</v>
+      </c>
+      <c r="C31" t="s">
+        <v>127</v>
+      </c>
+      <c r="D31" t="s">
+        <v>112</v>
+      </c>
+      <c r="E31" t="s">
+        <v>18</v>
+      </c>
+      <c r="F31">
+        <v>62814</v>
+      </c>
+      <c r="G31" t="s">
+        <v>97</v>
+      </c>
+      <c r="H31" t="s">
+        <v>105</v>
+      </c>
+      <c r="I31" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L31" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" t="s">
+        <v>129</v>
+      </c>
+      <c r="B32" t="s">
+        <v>126</v>
+      </c>
+      <c r="C32" t="s">
+        <v>127</v>
+      </c>
+      <c r="D32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E32" t="s">
+        <v>18</v>
+      </c>
+      <c r="F32">
+        <v>62814</v>
+      </c>
+      <c r="G32" t="s">
+        <v>97</v>
+      </c>
+      <c r="H32" t="s">
+        <v>105</v>
+      </c>
+      <c r="I32" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L32" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12">
+      <c r="A33" t="s">
+        <v>131</v>
+      </c>
+      <c r="B33" t="s">
+        <v>132</v>
+      </c>
+      <c r="C33" t="s">
+        <v>133</v>
+      </c>
+      <c r="D33" t="s">
+        <v>112</v>
+      </c>
+      <c r="E33" t="s">
+        <v>18</v>
+      </c>
+      <c r="F33">
+        <v>62814</v>
+      </c>
+      <c r="G33" t="s">
+        <v>97</v>
+      </c>
+      <c r="H33" t="s">
+        <v>105</v>
+      </c>
+      <c r="I33" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L33" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12">
+      <c r="A34" t="s">
+        <v>135</v>
+      </c>
+      <c r="B34" t="s">
+        <v>132</v>
+      </c>
+      <c r="C34" t="s">
+        <v>133</v>
+      </c>
+      <c r="D34" t="s">
+        <v>112</v>
+      </c>
+      <c r="E34" t="s">
+        <v>18</v>
+      </c>
+      <c r="F34">
+        <v>62814</v>
+      </c>
+      <c r="G34" t="s">
+        <v>97</v>
+      </c>
+      <c r="H34" t="s">
+        <v>105</v>
+      </c>
+      <c r="I34" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L34" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12">
+      <c r="A35" t="s">
+        <v>137</v>
+      </c>
+      <c r="B35" t="s">
+        <v>138</v>
+      </c>
+      <c r="C35" t="s">
+        <v>139</v>
+      </c>
+      <c r="D35" t="s">
+        <v>112</v>
+      </c>
+      <c r="E35" t="s">
+        <v>18</v>
+      </c>
+      <c r="F35">
+        <v>62814</v>
+      </c>
+      <c r="G35" t="s">
+        <v>97</v>
+      </c>
+      <c r="H35" t="s">
+        <v>105</v>
+      </c>
+      <c r="I35" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L35" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12">
+      <c r="A36" t="s">
+        <v>110</v>
+      </c>
+      <c r="B36" t="s">
+        <v>138</v>
+      </c>
+      <c r="C36" t="s">
+        <v>139</v>
+      </c>
+      <c r="D36" t="s">
+        <v>112</v>
+      </c>
+      <c r="E36" t="s">
+        <v>18</v>
+      </c>
+      <c r="F36">
+        <v>62814</v>
+      </c>
+      <c r="G36" t="s">
+        <v>97</v>
+      </c>
+      <c r="H36" t="s">
+        <v>105</v>
+      </c>
+      <c r="I36" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L36" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12">
+      <c r="A37" t="s">
+        <v>142</v>
+      </c>
+      <c r="B37" t="s">
+        <v>143</v>
+      </c>
+      <c r="C37" t="s">
+        <v>144</v>
+      </c>
+      <c r="D37" t="s">
+        <v>145</v>
+      </c>
+      <c r="E37" t="s">
+        <v>18</v>
+      </c>
+      <c r="F37">
+        <v>62810</v>
+      </c>
+      <c r="G37" t="s">
+        <v>97</v>
+      </c>
+      <c r="H37" t="s">
+        <v>105</v>
+      </c>
+      <c r="I37" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L37" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12">
+      <c r="A38" t="s">
+        <v>93</v>
+      </c>
+      <c r="B38" t="s">
+        <v>147</v>
+      </c>
+      <c r="C38" t="s">
+        <v>144</v>
+      </c>
+      <c r="D38" t="s">
+        <v>145</v>
+      </c>
+      <c r="E38" t="s">
+        <v>18</v>
+      </c>
+      <c r="F38">
+        <v>62810</v>
+      </c>
+      <c r="G38" t="s">
+        <v>97</v>
+      </c>
+      <c r="H38" t="s">
+        <v>105</v>
+      </c>
+      <c r="I38" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L38" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12">
+      <c r="A39" t="s">
+        <v>149</v>
+      </c>
+      <c r="B39" t="s">
+        <v>150</v>
+      </c>
+      <c r="C39" t="s">
+        <v>151</v>
+      </c>
+      <c r="D39" t="s">
+        <v>91</v>
+      </c>
+      <c r="E39" t="s">
+        <v>18</v>
+      </c>
+      <c r="F39">
+        <v>62895</v>
+      </c>
+      <c r="G39" t="s">
+        <v>97</v>
+      </c>
+      <c r="H39" t="s">
+        <v>105</v>
+      </c>
+      <c r="I39" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L39" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12">
+      <c r="A40" t="s">
+        <v>153</v>
+      </c>
+      <c r="B40" t="s">
+        <v>150</v>
+      </c>
+      <c r="C40" t="s">
+        <v>151</v>
+      </c>
+      <c r="D40" t="s">
+        <v>91</v>
+      </c>
+      <c r="E40" t="s">
+        <v>18</v>
+      </c>
+      <c r="F40">
+        <v>62895</v>
+      </c>
+      <c r="G40" t="s">
+        <v>97</v>
+      </c>
+      <c r="H40" t="s">
+        <v>105</v>
+      </c>
+      <c r="I40" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L40" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12">
+      <c r="A41" t="s">
+        <v>155</v>
+      </c>
+      <c r="B41" t="s">
+        <v>156</v>
+      </c>
+      <c r="C41" t="s">
+        <v>157</v>
+      </c>
+      <c r="D41" t="s">
+        <v>91</v>
+      </c>
+      <c r="E41" t="s">
+        <v>18</v>
+      </c>
+      <c r="F41">
+        <v>62895</v>
+      </c>
+      <c r="G41" t="s">
+        <v>97</v>
+      </c>
+      <c r="H41" t="s">
+        <v>105</v>
+      </c>
+      <c r="I41" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L41" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12">
+      <c r="A42" t="s">
+        <v>159</v>
+      </c>
+      <c r="B42" t="s">
+        <v>160</v>
+      </c>
+      <c r="C42" t="s">
+        <v>161</v>
+      </c>
+      <c r="D42" t="s">
+        <v>91</v>
+      </c>
+      <c r="E42" t="s">
+        <v>18</v>
+      </c>
+      <c r="F42">
+        <v>62895</v>
+      </c>
+      <c r="G42" t="s">
+        <v>162</v>
+      </c>
+      <c r="H42" t="s">
+        <v>163</v>
+      </c>
+      <c r="I42" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L42" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12">
+      <c r="A43" t="s">
+        <v>165</v>
+      </c>
+      <c r="B43" t="s">
+        <v>160</v>
+      </c>
+      <c r="C43" t="s">
+        <v>161</v>
+      </c>
+      <c r="D43" t="s">
+        <v>91</v>
+      </c>
+      <c r="E43" t="s">
+        <v>18</v>
+      </c>
+      <c r="F43">
+        <v>62895</v>
+      </c>
+      <c r="G43" t="s">
+        <v>162</v>
+      </c>
+      <c r="H43" t="s">
+        <v>163</v>
+      </c>
+      <c r="I43" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L43" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12">
+      <c r="A44" t="s">
+        <v>167</v>
+      </c>
+      <c r="B44" t="s">
+        <v>64</v>
+      </c>
+      <c r="C44" t="s">
+        <v>168</v>
+      </c>
+      <c r="D44" t="s">
+        <v>91</v>
+      </c>
+      <c r="E44" t="s">
+        <v>18</v>
+      </c>
+      <c r="F44">
+        <v>62895</v>
+      </c>
+      <c r="G44" t="s">
+        <v>162</v>
+      </c>
+      <c r="H44" t="s">
+        <v>163</v>
+      </c>
+      <c r="I44" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L44" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12">
+      <c r="A45" t="s">
+        <v>170</v>
+      </c>
+      <c r="B45" t="s">
+        <v>171</v>
+      </c>
+      <c r="C45" t="s">
+        <v>172</v>
+      </c>
+      <c r="D45" t="s">
+        <v>91</v>
+      </c>
+      <c r="E45" t="s">
+        <v>18</v>
+      </c>
+      <c r="F45">
+        <v>62895</v>
+      </c>
+      <c r="G45" t="s">
+        <v>162</v>
+      </c>
+      <c r="H45" t="s">
+        <v>163</v>
+      </c>
+      <c r="I45" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L45" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12">
+      <c r="A46" t="s">
+        <v>174</v>
+      </c>
+      <c r="B46" t="s">
+        <v>171</v>
+      </c>
+      <c r="C46" t="s">
+        <v>172</v>
+      </c>
+      <c r="D46" t="s">
+        <v>91</v>
+      </c>
+      <c r="E46" t="s">
+        <v>18</v>
+      </c>
+      <c r="F46">
+        <v>62895</v>
+      </c>
+      <c r="G46" t="s">
+        <v>162</v>
+      </c>
+      <c r="H46" t="s">
+        <v>163</v>
+      </c>
+      <c r="I46" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L46" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12">
+      <c r="A47" t="s">
+        <v>176</v>
+      </c>
+      <c r="B47" t="s">
+        <v>177</v>
+      </c>
+      <c r="C47" t="s">
+        <v>178</v>
+      </c>
+      <c r="D47" t="s">
+        <v>91</v>
+      </c>
+      <c r="E47" t="s">
+        <v>18</v>
+      </c>
+      <c r="F47">
+        <v>62895</v>
+      </c>
+      <c r="G47" t="s">
+        <v>162</v>
+      </c>
+      <c r="H47" t="s">
+        <v>163</v>
+      </c>
+      <c r="I47" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L47" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12">
+      <c r="A48" t="s">
+        <v>180</v>
+      </c>
+      <c r="B48" t="s">
+        <v>181</v>
+      </c>
+      <c r="C48" t="s">
+        <v>182</v>
+      </c>
+      <c r="D48" t="s">
+        <v>91</v>
+      </c>
+      <c r="E48" t="s">
+        <v>18</v>
+      </c>
+      <c r="F48">
+        <v>62895</v>
+      </c>
+      <c r="G48" t="s">
+        <v>162</v>
+      </c>
+      <c r="H48" t="s">
+        <v>163</v>
+      </c>
+      <c r="I48" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L48" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12">
+      <c r="A49" t="s">
+        <v>184</v>
+      </c>
+      <c r="B49" t="s">
+        <v>185</v>
+      </c>
+      <c r="C49" t="s">
+        <v>186</v>
+      </c>
+      <c r="D49" t="s">
+        <v>91</v>
+      </c>
+      <c r="E49" t="s">
+        <v>18</v>
+      </c>
+      <c r="F49">
+        <v>62895</v>
+      </c>
+      <c r="G49" t="s">
+        <v>162</v>
+      </c>
+      <c r="H49" t="s">
+        <v>163</v>
+      </c>
+      <c r="I49" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L49" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12">
+      <c r="A50" t="s">
+        <v>93</v>
+      </c>
+      <c r="B50" t="s">
+        <v>188</v>
+      </c>
+      <c r="C50" t="s">
+        <v>189</v>
+      </c>
+      <c r="D50" t="s">
+        <v>91</v>
+      </c>
+      <c r="E50" t="s">
+        <v>18</v>
+      </c>
+      <c r="F50">
+        <v>62895</v>
+      </c>
+      <c r="G50" t="s">
+        <v>162</v>
+      </c>
+      <c r="H50" t="s">
+        <v>163</v>
+      </c>
+      <c r="I50" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L50" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12">
+      <c r="A51" t="s">
+        <v>191</v>
+      </c>
+      <c r="B51" t="s">
+        <v>188</v>
+      </c>
+      <c r="C51" t="s">
+        <v>189</v>
+      </c>
+      <c r="D51" t="s">
+        <v>91</v>
+      </c>
+      <c r="E51" t="s">
+        <v>18</v>
+      </c>
+      <c r="F51">
+        <v>62895</v>
+      </c>
+      <c r="G51" t="s">
+        <v>162</v>
+      </c>
+      <c r="H51" t="s">
+        <v>163</v>
+      </c>
+      <c r="I51" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L51" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12">
+      <c r="A52" t="s">
+        <v>193</v>
+      </c>
+      <c r="B52" t="s">
+        <v>194</v>
+      </c>
+      <c r="C52" t="s">
+        <v>195</v>
+      </c>
+      <c r="D52" t="s">
+        <v>91</v>
+      </c>
+      <c r="E52" t="s">
+        <v>18</v>
+      </c>
+      <c r="F52">
+        <v>62895</v>
+      </c>
+      <c r="G52" t="s">
+        <v>162</v>
+      </c>
+      <c r="H52" t="s">
+        <v>163</v>
+      </c>
+      <c r="I52" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L52" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12">
+      <c r="A53" t="s">
+        <v>197</v>
+      </c>
+      <c r="B53" t="s">
+        <v>122</v>
+      </c>
+      <c r="C53" t="s">
+        <v>198</v>
+      </c>
+      <c r="D53" t="s">
+        <v>91</v>
+      </c>
+      <c r="E53" t="s">
+        <v>18</v>
+      </c>
+      <c r="F53">
+        <v>62895</v>
+      </c>
+      <c r="G53" t="s">
+        <v>162</v>
+      </c>
+      <c r="H53" t="s">
+        <v>163</v>
+      </c>
+      <c r="I53" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L53" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12">
+      <c r="A54" t="s">
+        <v>200</v>
+      </c>
+      <c r="B54" t="s">
+        <v>201</v>
+      </c>
+      <c r="C54" t="s">
+        <v>202</v>
+      </c>
+      <c r="D54" t="s">
+        <v>91</v>
+      </c>
+      <c r="E54" t="s">
+        <v>18</v>
+      </c>
+      <c r="F54">
+        <v>62895</v>
+      </c>
+      <c r="G54" t="s">
+        <v>162</v>
+      </c>
+      <c r="H54" t="s">
+        <v>163</v>
+      </c>
+      <c r="I54" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L54" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12">
+      <c r="A55" t="s">
+        <v>204</v>
+      </c>
+      <c r="B55" t="s">
+        <v>205</v>
+      </c>
+      <c r="C55" t="s">
+        <v>206</v>
+      </c>
+      <c r="D55" t="s">
+        <v>91</v>
+      </c>
+      <c r="E55" t="s">
+        <v>18</v>
+      </c>
+      <c r="F55">
+        <v>62895</v>
+      </c>
+      <c r="G55" t="s">
+        <v>162</v>
+      </c>
+      <c r="H55" t="s">
+        <v>163</v>
+      </c>
+      <c r="I55" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L55" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12">
+      <c r="A56" t="s">
+        <v>208</v>
+      </c>
+      <c r="B56" t="s">
+        <v>185</v>
+      </c>
+      <c r="C56" t="s">
+        <v>209</v>
+      </c>
+      <c r="D56" t="s">
+        <v>91</v>
+      </c>
+      <c r="E56" t="s">
+        <v>18</v>
+      </c>
+      <c r="F56">
+        <v>62895</v>
+      </c>
+      <c r="G56" t="s">
+        <v>162</v>
+      </c>
+      <c r="H56" t="s">
+        <v>163</v>
+      </c>
+      <c r="I56" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L56" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12">
+      <c r="A57" t="s">
+        <v>211</v>
+      </c>
+      <c r="B57" t="s">
+        <v>212</v>
+      </c>
+      <c r="C57" t="s">
+        <v>213</v>
+      </c>
+      <c r="D57" t="s">
+        <v>91</v>
+      </c>
+      <c r="E57" t="s">
+        <v>18</v>
+      </c>
+      <c r="F57">
+        <v>62895</v>
+      </c>
+      <c r="G57" t="s">
+        <v>162</v>
+      </c>
+      <c r="H57" t="s">
+        <v>163</v>
+      </c>
+      <c r="I57" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L57" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12">
+      <c r="A58" t="s">
+        <v>215</v>
+      </c>
+      <c r="B58" t="s">
+        <v>216</v>
+      </c>
+      <c r="C58" t="s">
+        <v>217</v>
+      </c>
+      <c r="D58" t="s">
+        <v>91</v>
+      </c>
+      <c r="E58" t="s">
+        <v>18</v>
+      </c>
+      <c r="F58">
+        <v>62895</v>
+      </c>
+      <c r="G58" t="s">
+        <v>162</v>
+      </c>
+      <c r="H58" t="s">
+        <v>163</v>
+      </c>
+      <c r="I58" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L58" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12">
+      <c r="A59" t="s">
+        <v>219</v>
+      </c>
+      <c r="B59" t="s">
+        <v>220</v>
+      </c>
+      <c r="C59" t="s">
+        <v>221</v>
+      </c>
+      <c r="D59" t="s">
+        <v>91</v>
+      </c>
+      <c r="E59" t="s">
+        <v>18</v>
+      </c>
+      <c r="F59">
+        <v>62895</v>
+      </c>
+      <c r="G59" t="s">
+        <v>162</v>
+      </c>
+      <c r="H59" t="s">
+        <v>163</v>
+      </c>
+      <c r="I59" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L59" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12">
+      <c r="A60" t="s">
+        <v>223</v>
+      </c>
+      <c r="B60" t="s">
+        <v>224</v>
+      </c>
+      <c r="C60" t="s">
+        <v>225</v>
+      </c>
+      <c r="D60" t="s">
+        <v>91</v>
+      </c>
+      <c r="E60" t="s">
+        <v>18</v>
+      </c>
+      <c r="F60">
+        <v>62895</v>
+      </c>
+      <c r="G60" t="s">
+        <v>162</v>
+      </c>
+      <c r="H60" t="s">
+        <v>163</v>
+      </c>
+      <c r="I60" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L60" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12">
+      <c r="A61" t="s">
+        <v>227</v>
+      </c>
+      <c r="B61" t="s">
+        <v>224</v>
+      </c>
+      <c r="C61" t="s">
+        <v>225</v>
+      </c>
+      <c r="D61" t="s">
+        <v>91</v>
+      </c>
+      <c r="E61" t="s">
+        <v>18</v>
+      </c>
+      <c r="F61">
+        <v>62895</v>
+      </c>
+      <c r="G61" t="s">
+        <v>162</v>
+      </c>
+      <c r="H61" t="s">
+        <v>163</v>
+      </c>
+      <c r="I61" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L61" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12">
+      <c r="A62" t="s">
+        <v>229</v>
+      </c>
+      <c r="B62" t="s">
+        <v>230</v>
+      </c>
+      <c r="C62" t="s">
+        <v>231</v>
+      </c>
+      <c r="D62" t="s">
+        <v>91</v>
+      </c>
+      <c r="E62" t="s">
+        <v>18</v>
+      </c>
+      <c r="F62">
+        <v>62895</v>
+      </c>
+      <c r="G62" t="s">
+        <v>162</v>
+      </c>
+      <c r="H62" t="s">
+        <v>163</v>
+      </c>
+      <c r="I62" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L62" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12">
+      <c r="A63" t="s">
+        <v>233</v>
+      </c>
+      <c r="B63" t="s">
+        <v>234</v>
+      </c>
+      <c r="C63" t="s">
+        <v>235</v>
+      </c>
+      <c r="D63" t="s">
+        <v>91</v>
+      </c>
+      <c r="E63" t="s">
+        <v>18</v>
+      </c>
+      <c r="F63">
+        <v>62895</v>
+      </c>
+      <c r="G63" t="s">
+        <v>162</v>
+      </c>
+      <c r="H63" t="s">
+        <v>163</v>
+      </c>
+      <c r="I63" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L63" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12">
+      <c r="A64" t="s">
+        <v>237</v>
+      </c>
+      <c r="B64" t="s">
+        <v>238</v>
+      </c>
+      <c r="C64" t="s">
+        <v>239</v>
+      </c>
+      <c r="D64" t="s">
+        <v>91</v>
+      </c>
+      <c r="E64" t="s">
+        <v>18</v>
+      </c>
+      <c r="F64">
+        <v>62895</v>
+      </c>
+      <c r="G64" t="s">
+        <v>162</v>
+      </c>
+      <c r="H64" t="s">
+        <v>163</v>
+      </c>
+      <c r="I64" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L64" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12">
+      <c r="A65" t="s">
+        <v>184</v>
+      </c>
+      <c r="B65" t="s">
+        <v>241</v>
+      </c>
+      <c r="C65" t="s">
+        <v>242</v>
+      </c>
+      <c r="D65" t="s">
+        <v>91</v>
+      </c>
+      <c r="E65" t="s">
+        <v>18</v>
+      </c>
+      <c r="F65">
+        <v>62895</v>
+      </c>
+      <c r="G65" t="s">
+        <v>162</v>
+      </c>
+      <c r="H65" t="s">
+        <v>163</v>
+      </c>
+      <c r="I65" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L65" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12">
+      <c r="A66" t="s">
+        <v>176</v>
+      </c>
+      <c r="B66" t="s">
+        <v>244</v>
+      </c>
+      <c r="C66" t="s">
+        <v>245</v>
+      </c>
+      <c r="D66" t="s">
+        <v>91</v>
+      </c>
+      <c r="E66" t="s">
+        <v>18</v>
+      </c>
+      <c r="F66">
+        <v>62895</v>
+      </c>
+      <c r="G66" t="s">
+        <v>162</v>
+      </c>
+      <c r="H66" t="s">
+        <v>163</v>
+      </c>
+      <c r="I66" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L66" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12">
+      <c r="A67" t="s">
+        <v>247</v>
+      </c>
+      <c r="B67" t="s">
+        <v>244</v>
+      </c>
+      <c r="C67" t="s">
+        <v>245</v>
+      </c>
+      <c r="D67" t="s">
+        <v>91</v>
+      </c>
+      <c r="E67" t="s">
+        <v>18</v>
+      </c>
+      <c r="F67">
+        <v>62895</v>
+      </c>
+      <c r="G67" t="s">
+        <v>162</v>
+      </c>
+      <c r="H67" t="s">
+        <v>163</v>
+      </c>
+      <c r="I67" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L67" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12">
+      <c r="A68" t="s">
+        <v>249</v>
+      </c>
+      <c r="B68" t="s">
+        <v>250</v>
+      </c>
+      <c r="C68" t="s">
+        <v>251</v>
+      </c>
+      <c r="D68" t="s">
+        <v>91</v>
+      </c>
+      <c r="E68"/>
+      <c r="F68">
+        <v>62895</v>
+      </c>
+      <c r="G68" t="s">
+        <v>162</v>
+      </c>
+      <c r="H68" t="s">
+        <v>163</v>
+      </c>
+      <c r="I68" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L68" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12">
+      <c r="A69" t="s">
+        <v>253</v>
+      </c>
+      <c r="B69" t="s">
+        <v>250</v>
+      </c>
+      <c r="C69" t="s">
+        <v>251</v>
+      </c>
+      <c r="D69" t="s">
+        <v>91</v>
+      </c>
+      <c r="E69"/>
+      <c r="F69">
+        <v>62895</v>
+      </c>
+      <c r="G69" t="s">
+        <v>162</v>
+      </c>
+      <c r="H69" t="s">
+        <v>163</v>
+      </c>
+      <c r="I69" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L69" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12">
+      <c r="A70" t="s">
+        <v>255</v>
+      </c>
+      <c r="B70" t="s">
+        <v>256</v>
+      </c>
+      <c r="C70" t="s">
+        <v>257</v>
+      </c>
+      <c r="D70" t="s">
+        <v>91</v>
+      </c>
+      <c r="E70" t="s">
+        <v>18</v>
+      </c>
+      <c r="F70">
+        <v>62895</v>
+      </c>
+      <c r="G70" t="s">
+        <v>162</v>
+      </c>
+      <c r="H70" t="s">
+        <v>163</v>
+      </c>
+      <c r="I70" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L70" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12">
+      <c r="A71" t="s">
+        <v>259</v>
+      </c>
+      <c r="B71" t="s">
+        <v>256</v>
+      </c>
+      <c r="C71" t="s">
+        <v>257</v>
+      </c>
+      <c r="D71" t="s">
+        <v>91</v>
+      </c>
+      <c r="E71" t="s">
+        <v>18</v>
+      </c>
+      <c r="F71">
+        <v>62895</v>
+      </c>
+      <c r="G71" t="s">
+        <v>162</v>
+      </c>
+      <c r="H71" t="s">
+        <v>163</v>
+      </c>
+      <c r="I71" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L71" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="72" spans="1:12">
+      <c r="A72" t="s">
+        <v>261</v>
+      </c>
+      <c r="B72" t="s">
+        <v>262</v>
+      </c>
+      <c r="C72" t="s">
+        <v>263</v>
+      </c>
+      <c r="D72" t="s">
+        <v>91</v>
+      </c>
+      <c r="E72" t="s">
+        <v>18</v>
+      </c>
+      <c r="F72">
+        <v>62895</v>
+      </c>
+      <c r="G72" t="s">
+        <v>162</v>
+      </c>
+      <c r="H72" t="s">
+        <v>163</v>
+      </c>
+      <c r="I72" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L72" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="73" spans="1:12">
+      <c r="A73" t="s">
+        <v>265</v>
+      </c>
+      <c r="B73" t="s">
+        <v>262</v>
+      </c>
+      <c r="C73" t="s">
+        <v>263</v>
+      </c>
+      <c r="D73" t="s">
+        <v>91</v>
+      </c>
+      <c r="E73" t="s">
+        <v>18</v>
+      </c>
+      <c r="F73">
+        <v>62895</v>
+      </c>
+      <c r="G73" t="s">
+        <v>162</v>
+      </c>
+      <c r="H73" t="s">
+        <v>163</v>
+      </c>
+      <c r="I73" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L73" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="74" spans="1:12">
+      <c r="A74" t="s">
+        <v>184</v>
+      </c>
+      <c r="B74" t="s">
+        <v>267</v>
+      </c>
+      <c r="C74" t="s">
+        <v>268</v>
+      </c>
+      <c r="D74" t="s">
+        <v>91</v>
+      </c>
+      <c r="E74" t="s">
+        <v>18</v>
+      </c>
+      <c r="F74">
+        <v>62895</v>
+      </c>
+      <c r="G74" t="s">
+        <v>162</v>
+      </c>
+      <c r="H74" t="s">
+        <v>163</v>
+      </c>
+      <c r="I74" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L74" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="75" spans="1:12">
+      <c r="A75" t="s">
+        <v>270</v>
+      </c>
+      <c r="B75" t="s">
+        <v>271</v>
+      </c>
+      <c r="C75" t="s">
+        <v>272</v>
+      </c>
+      <c r="D75" t="s">
+        <v>91</v>
+      </c>
+      <c r="E75" t="s">
+        <v>18</v>
+      </c>
+      <c r="F75">
+        <v>62895</v>
+      </c>
+      <c r="G75" t="s">
+        <v>162</v>
+      </c>
+      <c r="H75" t="s">
+        <v>163</v>
+      </c>
+      <c r="I75" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L75" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="76" spans="1:12">
+      <c r="A76" t="s">
+        <v>274</v>
+      </c>
+      <c r="B76" t="s">
+        <v>275</v>
+      </c>
+      <c r="C76" t="s">
+        <v>276</v>
+      </c>
+      <c r="D76" t="s">
+        <v>91</v>
+      </c>
+      <c r="E76" t="s">
+        <v>18</v>
+      </c>
+      <c r="F76">
+        <v>62895</v>
+      </c>
+      <c r="G76" t="s">
+        <v>162</v>
+      </c>
+      <c r="H76" t="s">
+        <v>277</v>
+      </c>
+      <c r="I76" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L76" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="77" spans="1:12">
+      <c r="A77" t="s">
+        <v>249</v>
+      </c>
+      <c r="B77" t="s">
+        <v>279</v>
+      </c>
+      <c r="C77" t="s">
+        <v>280</v>
+      </c>
+      <c r="D77" t="s">
+        <v>91</v>
+      </c>
+      <c r="E77" t="s">
+        <v>18</v>
+      </c>
+      <c r="F77">
+        <v>62895</v>
+      </c>
+      <c r="G77" t="s">
+        <v>162</v>
+      </c>
+      <c r="H77" t="s">
+        <v>277</v>
+      </c>
+      <c r="I77" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L77" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="78" spans="1:12">
+      <c r="A78" t="s">
+        <v>282</v>
+      </c>
+      <c r="B78" t="s">
+        <v>283</v>
+      </c>
+      <c r="C78" t="s">
+        <v>284</v>
+      </c>
+      <c r="D78" t="s">
+        <v>91</v>
+      </c>
+      <c r="E78" t="s">
+        <v>18</v>
+      </c>
+      <c r="F78">
+        <v>62895</v>
+      </c>
+      <c r="G78" t="s">
+        <v>162</v>
+      </c>
+      <c r="H78" t="s">
+        <v>277</v>
+      </c>
+      <c r="I78" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L78" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="79" spans="1:12">
+      <c r="A79" t="s">
+        <v>286</v>
+      </c>
+      <c r="B79" t="s">
+        <v>287</v>
+      </c>
+      <c r="C79" t="s">
+        <v>288</v>
+      </c>
+      <c r="D79" t="s">
+        <v>91</v>
+      </c>
+      <c r="E79" t="s">
+        <v>18</v>
+      </c>
+      <c r="F79">
+        <v>62895</v>
+      </c>
+      <c r="G79" t="s">
+        <v>162</v>
+      </c>
+      <c r="H79" t="s">
+        <v>277</v>
+      </c>
+      <c r="I79" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L79" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="80" spans="1:12">
+      <c r="A80" t="s">
+        <v>290</v>
+      </c>
+      <c r="B80" t="s">
+        <v>291</v>
+      </c>
+      <c r="C80" t="s">
+        <v>292</v>
+      </c>
+      <c r="D80" t="s">
+        <v>91</v>
+      </c>
+      <c r="E80" t="s">
+        <v>18</v>
+      </c>
+      <c r="F80">
+        <v>62895</v>
+      </c>
+      <c r="G80" t="s">
+        <v>162</v>
+      </c>
+      <c r="H80" t="s">
+        <v>277</v>
+      </c>
+      <c r="I80" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L80" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12">
+      <c r="A81" t="s">
+        <v>131</v>
+      </c>
+      <c r="B81" t="s">
+        <v>291</v>
+      </c>
+      <c r="C81" t="s">
+        <v>292</v>
+      </c>
+      <c r="D81" t="s">
+        <v>91</v>
+      </c>
+      <c r="E81" t="s">
+        <v>18</v>
+      </c>
+      <c r="F81">
+        <v>62895</v>
+      </c>
+      <c r="G81" t="s">
+        <v>162</v>
+      </c>
+      <c r="H81" t="s">
+        <v>277</v>
+      </c>
+      <c r="I81" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L81" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12">
+      <c r="A82" t="s">
+        <v>295</v>
+      </c>
+      <c r="B82" t="s">
+        <v>296</v>
+      </c>
+      <c r="C82" t="s">
+        <v>297</v>
+      </c>
+      <c r="D82" t="s">
+        <v>91</v>
+      </c>
+      <c r="E82" t="s">
+        <v>18</v>
+      </c>
+      <c r="F82">
+        <v>62895</v>
+      </c>
+      <c r="G82" t="s">
+        <v>162</v>
+      </c>
+      <c r="H82" t="s">
+        <v>277</v>
+      </c>
+      <c r="I82" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L82" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="83" spans="1:12">
+      <c r="A83" t="s">
+        <v>299</v>
+      </c>
+      <c r="B83" t="s">
+        <v>171</v>
+      </c>
+      <c r="C83" t="s">
+        <v>300</v>
+      </c>
+      <c r="D83" t="s">
+        <v>91</v>
+      </c>
+      <c r="E83" t="s">
+        <v>18</v>
+      </c>
+      <c r="F83">
+        <v>62895</v>
+      </c>
+      <c r="G83" t="s">
+        <v>162</v>
+      </c>
+      <c r="H83" t="s">
+        <v>277</v>
+      </c>
+      <c r="I83" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L83" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="84" spans="1:12">
+      <c r="A84" t="s">
+        <v>302</v>
+      </c>
+      <c r="B84" t="s">
+        <v>171</v>
+      </c>
+      <c r="C84" t="s">
+        <v>300</v>
+      </c>
+      <c r="D84" t="s">
+        <v>91</v>
+      </c>
+      <c r="E84" t="s">
+        <v>18</v>
+      </c>
+      <c r="F84">
+        <v>62895</v>
+      </c>
+      <c r="G84" t="s">
+        <v>162</v>
+      </c>
+      <c r="H84" t="s">
+        <v>277</v>
+      </c>
+      <c r="I84" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L84" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12">
+      <c r="A85" t="s">
+        <v>304</v>
+      </c>
+      <c r="B85" t="s">
+        <v>305</v>
+      </c>
+      <c r="C85" t="s">
+        <v>306</v>
+      </c>
+      <c r="D85" t="s">
+        <v>91</v>
+      </c>
+      <c r="E85" t="s">
+        <v>18</v>
+      </c>
+      <c r="F85">
+        <v>62895</v>
+      </c>
+      <c r="G85" t="s">
+        <v>162</v>
+      </c>
+      <c r="H85" t="s">
+        <v>277</v>
+      </c>
+      <c r="I85" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L85" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="86" spans="1:12">
+      <c r="A86" t="s">
+        <v>308</v>
+      </c>
+      <c r="B86" t="s">
+        <v>309</v>
+      </c>
+      <c r="C86" t="s">
+        <v>310</v>
+      </c>
+      <c r="D86" t="s">
+        <v>91</v>
+      </c>
+      <c r="E86" t="s">
+        <v>18</v>
+      </c>
+      <c r="F86">
+        <v>62895</v>
+      </c>
+      <c r="G86" t="s">
+        <v>162</v>
+      </c>
+      <c r="H86" t="s">
+        <v>277</v>
+      </c>
+      <c r="I86" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L86" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12">
+      <c r="A87" t="s">
+        <v>114</v>
+      </c>
+      <c r="B87" t="s">
+        <v>312</v>
+      </c>
+      <c r="C87" t="s">
+        <v>313</v>
+      </c>
+      <c r="D87" t="s">
+        <v>314</v>
+      </c>
+      <c r="E87" t="s">
+        <v>18</v>
+      </c>
+      <c r="F87">
+        <v>62809</v>
+      </c>
+      <c r="G87" t="s">
+        <v>314</v>
+      </c>
+      <c r="H87" t="s">
+        <v>315</v>
+      </c>
+      <c r="I87" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L87" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="88" spans="1:12">
+      <c r="A88" t="s">
+        <v>317</v>
+      </c>
+      <c r="B88" t="s">
+        <v>312</v>
+      </c>
+      <c r="C88" t="s">
+        <v>313</v>
+      </c>
+      <c r="D88" t="s">
+        <v>314</v>
+      </c>
+      <c r="E88" t="s">
+        <v>18</v>
+      </c>
+      <c r="F88">
+        <v>62809</v>
+      </c>
+      <c r="G88" t="s">
+        <v>314</v>
+      </c>
+      <c r="H88" t="s">
+        <v>315</v>
+      </c>
+      <c r="I88" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L88" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12">
+      <c r="A89" t="s">
+        <v>319</v>
+      </c>
+      <c r="B89" t="s">
+        <v>320</v>
+      </c>
+      <c r="C89" t="s">
+        <v>321</v>
+      </c>
+      <c r="D89" t="s">
+        <v>314</v>
+      </c>
+      <c r="E89" t="s">
+        <v>18</v>
+      </c>
+      <c r="F89">
+        <v>62809</v>
+      </c>
+      <c r="G89" t="s">
+        <v>314</v>
+      </c>
+      <c r="H89" t="s">
+        <v>315</v>
+      </c>
+      <c r="I89" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L89" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="90" spans="1:12">
+      <c r="A90" t="s">
+        <v>323</v>
+      </c>
+      <c r="B90" t="s">
+        <v>320</v>
+      </c>
+      <c r="C90" t="s">
+        <v>321</v>
+      </c>
+      <c r="D90" t="s">
+        <v>314</v>
+      </c>
+      <c r="E90" t="s">
+        <v>18</v>
+      </c>
+      <c r="F90">
+        <v>62809</v>
+      </c>
+      <c r="G90" t="s">
+        <v>314</v>
+      </c>
+      <c r="H90" t="s">
+        <v>315</v>
+      </c>
+      <c r="I90" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L90" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="91" spans="1:12">
+      <c r="A91" t="s">
+        <v>325</v>
+      </c>
+      <c r="B91" t="s">
+        <v>326</v>
+      </c>
+      <c r="C91" t="s">
+        <v>327</v>
+      </c>
+      <c r="D91" t="s">
+        <v>314</v>
+      </c>
+      <c r="E91" t="s">
+        <v>18</v>
+      </c>
+      <c r="F91">
+        <v>62809</v>
+      </c>
+      <c r="G91" t="s">
+        <v>314</v>
+      </c>
+      <c r="H91" t="s">
+        <v>328</v>
+      </c>
+      <c r="I91" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L91" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="92" spans="1:12">
+      <c r="A92" t="s">
+        <v>330</v>
+      </c>
+      <c r="B92" t="s">
+        <v>326</v>
+      </c>
+      <c r="C92" t="s">
+        <v>327</v>
+      </c>
+      <c r="D92" t="s">
+        <v>314</v>
+      </c>
+      <c r="E92" t="s">
+        <v>18</v>
+      </c>
+      <c r="F92">
+        <v>62809</v>
+      </c>
+      <c r="G92" t="s">
+        <v>314</v>
+      </c>
+      <c r="H92" t="s">
+        <v>328</v>
+      </c>
+      <c r="I92" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L92" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="93" spans="1:12">
+      <c r="A93" t="s">
+        <v>78</v>
+      </c>
+      <c r="B93" t="s">
+        <v>160</v>
+      </c>
+      <c r="C93" t="s">
+        <v>332</v>
+      </c>
+      <c r="D93" t="s">
+        <v>76</v>
+      </c>
+      <c r="E93" t="s">
+        <v>18</v>
+      </c>
+      <c r="F93">
+        <v>62837</v>
+      </c>
+      <c r="G93" t="s">
+        <v>314</v>
+      </c>
+      <c r="H93" t="s">
+        <v>328</v>
+      </c>
+      <c r="I93" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L93" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="94" spans="1:12">
+      <c r="A94" t="s">
+        <v>334</v>
+      </c>
+      <c r="B94" t="s">
+        <v>335</v>
+      </c>
+      <c r="C94" t="s">
+        <v>336</v>
+      </c>
+      <c r="D94" t="s">
+        <v>76</v>
+      </c>
+      <c r="E94" t="s">
+        <v>18</v>
+      </c>
+      <c r="F94">
+        <v>62837</v>
+      </c>
+      <c r="G94" t="s">
+        <v>314</v>
+      </c>
+      <c r="H94" t="s">
+        <v>328</v>
+      </c>
+      <c r="I94" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L94" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="95" spans="1:12">
+      <c r="A95" t="s">
+        <v>338</v>
+      </c>
+      <c r="B95" t="s">
+        <v>339</v>
+      </c>
+      <c r="C95" t="s">
+        <v>336</v>
+      </c>
+      <c r="D95" t="s">
+        <v>76</v>
+      </c>
+      <c r="E95" t="s">
+        <v>18</v>
+      </c>
+      <c r="F95">
+        <v>62837</v>
+      </c>
+      <c r="G95" t="s">
+        <v>314</v>
+      </c>
+      <c r="H95" t="s">
+        <v>328</v>
+      </c>
+      <c r="I95" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L95" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="96" spans="1:12">
+      <c r="A96" t="s">
+        <v>341</v>
+      </c>
+      <c r="B96" t="s">
+        <v>326</v>
+      </c>
+      <c r="C96" t="s">
+        <v>342</v>
+      </c>
+      <c r="D96" t="s">
+        <v>314</v>
+      </c>
+      <c r="E96" t="s">
+        <v>18</v>
+      </c>
+      <c r="F96">
+        <v>62809</v>
+      </c>
+      <c r="G96" t="s">
+        <v>314</v>
+      </c>
+      <c r="H96" t="s">
+        <v>328</v>
+      </c>
+      <c r="I96" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L96" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="97" spans="1:12">
+      <c r="A97" t="s">
+        <v>344</v>
+      </c>
+      <c r="B97" t="s">
+        <v>345</v>
+      </c>
+      <c r="C97" t="s">
+        <v>346</v>
+      </c>
+      <c r="D97" t="s">
+        <v>76</v>
+      </c>
+      <c r="E97" t="s">
+        <v>18</v>
+      </c>
+      <c r="F97">
+        <v>62837</v>
+      </c>
+      <c r="G97" t="s">
+        <v>314</v>
+      </c>
+      <c r="H97" t="s">
+        <v>328</v>
+      </c>
+      <c r="I97" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L97" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="98" spans="1:12">
+      <c r="A98" t="s">
+        <v>348</v>
+      </c>
+      <c r="B98" t="s">
+        <v>349</v>
+      </c>
+      <c r="C98" t="s">
+        <v>350</v>
+      </c>
+      <c r="D98" t="s">
+        <v>351</v>
+      </c>
+      <c r="E98" t="s">
+        <v>18</v>
+      </c>
+      <c r="F98">
+        <v>62820</v>
+      </c>
+      <c r="G98" t="s">
+        <v>314</v>
+      </c>
+      <c r="H98" t="s">
+        <v>328</v>
+      </c>
+      <c r="I98" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L98" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="99" spans="1:12">
+      <c r="A99" t="s">
+        <v>34</v>
+      </c>
+      <c r="B99" t="s">
+        <v>353</v>
+      </c>
+      <c r="C99" t="s">
+        <v>354</v>
+      </c>
+      <c r="D99" t="s">
+        <v>76</v>
+      </c>
+      <c r="E99" t="s">
+        <v>18</v>
+      </c>
+      <c r="F99">
+        <v>62837</v>
+      </c>
+      <c r="G99" t="s">
+        <v>314</v>
+      </c>
+      <c r="H99" t="s">
+        <v>328</v>
+      </c>
+      <c r="I99" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L99" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="100" spans="1:12">
+      <c r="A100" t="s">
+        <v>356</v>
+      </c>
+      <c r="B100" t="s">
+        <v>353</v>
+      </c>
+      <c r="C100" t="s">
+        <v>354</v>
+      </c>
+      <c r="D100" t="s">
+        <v>76</v>
+      </c>
+      <c r="E100" t="s">
+        <v>18</v>
+      </c>
+      <c r="F100">
+        <v>62837</v>
+      </c>
+      <c r="G100" t="s">
+        <v>314</v>
+      </c>
+      <c r="H100" t="s">
+        <v>328</v>
+      </c>
+      <c r="I100" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L100" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="101" spans="1:12">
+      <c r="A101" t="s">
+        <v>78</v>
+      </c>
+      <c r="B101" t="s">
+        <v>358</v>
+      </c>
+      <c r="C101" t="s">
+        <v>359</v>
+      </c>
+      <c r="D101" t="s">
+        <v>76</v>
+      </c>
+      <c r="E101" t="s">
+        <v>18</v>
+      </c>
+      <c r="F101">
+        <v>62837</v>
+      </c>
+      <c r="G101" t="s">
+        <v>314</v>
+      </c>
+      <c r="H101" t="s">
+        <v>328</v>
+      </c>
+      <c r="I101" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L101" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="102" spans="1:12">
+      <c r="A102" t="s">
+        <v>155</v>
+      </c>
+      <c r="B102" t="s">
+        <v>361</v>
+      </c>
+      <c r="C102" t="s">
+        <v>362</v>
+      </c>
+      <c r="D102" t="s">
+        <v>314</v>
+      </c>
+      <c r="E102" t="s">
+        <v>18</v>
+      </c>
+      <c r="F102">
+        <v>62809</v>
+      </c>
+      <c r="G102" t="s">
+        <v>314</v>
+      </c>
+      <c r="H102" t="s">
+        <v>328</v>
+      </c>
+      <c r="I102" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L102" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="103" spans="1:12">
+      <c r="A103" t="s">
+        <v>364</v>
+      </c>
+      <c r="B103" t="s">
+        <v>37</v>
+      </c>
+      <c r="C103" t="s">
+        <v>365</v>
+      </c>
+      <c r="D103" t="s">
+        <v>76</v>
+      </c>
+      <c r="E103" t="s">
+        <v>18</v>
+      </c>
+      <c r="F103">
+        <v>62837</v>
+      </c>
+      <c r="G103" t="s">
+        <v>366</v>
+      </c>
+      <c r="H103" t="s">
+        <v>367</v>
+      </c>
+      <c r="I103" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L103" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="104" spans="1:12">
+      <c r="A104" t="s">
+        <v>142</v>
+      </c>
+      <c r="B104" t="s">
+        <v>369</v>
+      </c>
+      <c r="C104" t="s">
+        <v>370</v>
+      </c>
+      <c r="D104" t="s">
+        <v>76</v>
+      </c>
+      <c r="E104" t="s">
+        <v>18</v>
+      </c>
+      <c r="F104">
+        <v>62837</v>
+      </c>
+      <c r="G104" t="s">
+        <v>366</v>
+      </c>
+      <c r="H104" t="s">
+        <v>367</v>
+      </c>
+      <c r="I104" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L104" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="105" spans="1:12">
+      <c r="A105" t="s">
+        <v>372</v>
+      </c>
+      <c r="B105" t="s">
+        <v>373</v>
+      </c>
+      <c r="C105" t="s">
+        <v>374</v>
+      </c>
+      <c r="D105" t="s">
+        <v>76</v>
+      </c>
+      <c r="E105" t="s">
+        <v>18</v>
+      </c>
+      <c r="F105">
+        <v>62837</v>
+      </c>
+      <c r="G105" t="s">
+        <v>366</v>
+      </c>
+      <c r="H105" t="s">
+        <v>367</v>
+      </c>
+      <c r="I105" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L105" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="106" spans="1:12">
+      <c r="A106" t="s">
+        <v>184</v>
+      </c>
+      <c r="B106" t="s">
+        <v>376</v>
+      </c>
+      <c r="C106" t="s">
+        <v>377</v>
+      </c>
+      <c r="D106" t="s">
+        <v>76</v>
+      </c>
+      <c r="E106" t="s">
+        <v>18</v>
+      </c>
+      <c r="F106">
+        <v>62837</v>
+      </c>
+      <c r="G106" t="s">
+        <v>366</v>
+      </c>
+      <c r="H106" t="s">
+        <v>367</v>
+      </c>
+      <c r="I106" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L106" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="107" spans="1:12">
+      <c r="A107" t="s">
+        <v>78</v>
+      </c>
+      <c r="B107" t="s">
+        <v>379</v>
+      </c>
+      <c r="C107" t="s">
+        <v>380</v>
+      </c>
+      <c r="D107" t="s">
+        <v>76</v>
+      </c>
+      <c r="E107" t="s">
+        <v>18</v>
+      </c>
+      <c r="F107">
+        <v>62837</v>
+      </c>
+      <c r="G107" t="s">
+        <v>366</v>
+      </c>
+      <c r="H107" t="s">
+        <v>367</v>
+      </c>
+      <c r="I107" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L107" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="108" spans="1:12">
+      <c r="A108" t="s">
+        <v>382</v>
+      </c>
+      <c r="B108" t="s">
+        <v>383</v>
+      </c>
+      <c r="C108" t="s">
+        <v>384</v>
+      </c>
+      <c r="D108" t="s">
+        <v>76</v>
+      </c>
+      <c r="E108" t="s">
+        <v>18</v>
+      </c>
+      <c r="F108">
+        <v>62837</v>
+      </c>
+      <c r="G108" t="s">
+        <v>366</v>
+      </c>
+      <c r="H108" t="s">
+        <v>367</v>
+      </c>
+      <c r="I108" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L108" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="109" spans="1:12">
+      <c r="A109" t="s">
+        <v>386</v>
+      </c>
+      <c r="B109" t="s">
+        <v>358</v>
+      </c>
+      <c r="C109" t="s">
+        <v>387</v>
+      </c>
+      <c r="D109" t="s">
+        <v>76</v>
+      </c>
+      <c r="E109" t="s">
+        <v>18</v>
+      </c>
+      <c r="F109">
+        <v>62837</v>
+      </c>
+      <c r="G109" t="s">
+        <v>366</v>
+      </c>
+      <c r="H109" t="s">
+        <v>367</v>
+      </c>
+      <c r="I109" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L109" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="110" spans="1:12">
+      <c r="A110" t="s">
+        <v>110</v>
+      </c>
+      <c r="B110" t="s">
+        <v>389</v>
+      </c>
+      <c r="C110" t="s">
+        <v>390</v>
+      </c>
+      <c r="D110" t="s">
+        <v>76</v>
+      </c>
+      <c r="E110" t="s">
+        <v>18</v>
+      </c>
+      <c r="F110">
+        <v>62837</v>
+      </c>
+      <c r="G110" t="s">
+        <v>366</v>
+      </c>
+      <c r="H110" t="s">
+        <v>367</v>
+      </c>
+      <c r="I110" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L110" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="111" spans="1:12">
+      <c r="A111" t="s">
+        <v>392</v>
+      </c>
+      <c r="B111" t="s">
+        <v>389</v>
+      </c>
+      <c r="C111" t="s">
+        <v>390</v>
+      </c>
+      <c r="D111" t="s">
+        <v>76</v>
+      </c>
+      <c r="E111" t="s">
+        <v>18</v>
+      </c>
+      <c r="F111">
+        <v>62837</v>
+      </c>
+      <c r="G111" t="s">
+        <v>366</v>
+      </c>
+      <c r="H111" t="s">
+        <v>367</v>
+      </c>
+      <c r="I111" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L111" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="112" spans="1:12">
+      <c r="A112" t="s">
+        <v>394</v>
+      </c>
+      <c r="B112" t="s">
+        <v>74</v>
+      </c>
+      <c r="C112" t="s">
+        <v>395</v>
+      </c>
+      <c r="D112" t="s">
+        <v>76</v>
+      </c>
+      <c r="E112" t="s">
+        <v>18</v>
+      </c>
+      <c r="F112">
+        <v>62837</v>
+      </c>
+      <c r="G112" t="s">
+        <v>366</v>
+      </c>
+      <c r="H112" t="s">
+        <v>367</v>
+      </c>
+      <c r="I112" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L112" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="113" spans="1:12">
+      <c r="A113" t="s">
+        <v>397</v>
+      </c>
+      <c r="B113" t="s">
+        <v>398</v>
+      </c>
+      <c r="C113" t="s">
+        <v>399</v>
+      </c>
+      <c r="D113" t="s">
+        <v>76</v>
+      </c>
+      <c r="E113" t="s">
+        <v>18</v>
+      </c>
+      <c r="F113">
+        <v>62837</v>
+      </c>
+      <c r="G113" t="s">
+        <v>366</v>
+      </c>
+      <c r="H113" t="s">
+        <v>367</v>
+      </c>
+      <c r="I113" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L113" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="114" spans="1:12">
+      <c r="A114" t="s">
+        <v>401</v>
+      </c>
+      <c r="B114" t="s">
+        <v>402</v>
+      </c>
+      <c r="C114" t="s">
+        <v>403</v>
+      </c>
+      <c r="D114" t="s">
+        <v>76</v>
+      </c>
+      <c r="E114" t="s">
+        <v>18</v>
+      </c>
+      <c r="F114">
+        <v>62837</v>
+      </c>
+      <c r="G114" t="s">
+        <v>366</v>
+      </c>
+      <c r="H114" t="s">
+        <v>367</v>
+      </c>
+      <c r="I114" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L114" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="115" spans="1:12">
+      <c r="A115" t="s">
+        <v>405</v>
+      </c>
+      <c r="B115" t="s">
+        <v>406</v>
+      </c>
+      <c r="C115" t="s">
+        <v>407</v>
+      </c>
+      <c r="D115" t="s">
+        <v>76</v>
+      </c>
+      <c r="E115" t="s">
+        <v>18</v>
+      </c>
+      <c r="F115">
+        <v>62837</v>
+      </c>
+      <c r="G115" t="s">
+        <v>366</v>
+      </c>
+      <c r="H115" t="s">
+        <v>367</v>
+      </c>
+      <c r="I115" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L115" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="116" spans="1:12">
+      <c r="A116" t="s">
+        <v>409</v>
+      </c>
+      <c r="B116" t="s">
+        <v>410</v>
+      </c>
+      <c r="C116" t="s">
+        <v>411</v>
+      </c>
+      <c r="D116" t="s">
+        <v>76</v>
+      </c>
+      <c r="E116" t="s">
+        <v>18</v>
+      </c>
+      <c r="F116">
+        <v>62837</v>
+      </c>
+      <c r="G116" t="s">
+        <v>366</v>
+      </c>
+      <c r="H116" t="s">
+        <v>367</v>
+      </c>
+      <c r="I116" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L116" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="117" spans="1:12">
+      <c r="A117" t="s">
+        <v>261</v>
+      </c>
+      <c r="B117" t="s">
+        <v>413</v>
+      </c>
+      <c r="C117" t="s">
+        <v>414</v>
+      </c>
+      <c r="D117" t="s">
+        <v>76</v>
+      </c>
+      <c r="E117" t="s">
+        <v>18</v>
+      </c>
+      <c r="F117">
+        <v>62837</v>
+      </c>
+      <c r="G117" t="s">
+        <v>366</v>
+      </c>
+      <c r="H117" t="s">
+        <v>367</v>
+      </c>
+      <c r="I117" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L117" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="118" spans="1:12">
+      <c r="A118" t="s">
+        <v>416</v>
+      </c>
+      <c r="B118" t="s">
+        <v>413</v>
+      </c>
+      <c r="C118" t="s">
+        <v>414</v>
+      </c>
+      <c r="D118" t="s">
+        <v>76</v>
+      </c>
+      <c r="E118" t="s">
+        <v>18</v>
+      </c>
+      <c r="F118">
+        <v>62837</v>
+      </c>
+      <c r="G118" t="s">
+        <v>366</v>
+      </c>
+      <c r="H118" t="s">
+        <v>367</v>
+      </c>
+      <c r="I118" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L118" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="119" spans="1:12">
+      <c r="A119" t="s">
+        <v>418</v>
+      </c>
+      <c r="B119" t="s">
+        <v>419</v>
+      </c>
+      <c r="C119" t="s">
+        <v>420</v>
+      </c>
+      <c r="D119" t="s">
+        <v>76</v>
+      </c>
+      <c r="E119"/>
+      <c r="F119">
+        <v>62837</v>
+      </c>
+      <c r="G119" t="s">
+        <v>366</v>
+      </c>
+      <c r="H119" t="s">
+        <v>367</v>
+      </c>
+      <c r="I119" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L119" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="120" spans="1:12">
+      <c r="A120" t="s">
+        <v>422</v>
+      </c>
+      <c r="B120" t="s">
+        <v>423</v>
+      </c>
+      <c r="C120" t="s">
+        <v>424</v>
+      </c>
+      <c r="D120" t="s">
+        <v>76</v>
+      </c>
+      <c r="E120"/>
+      <c r="F120">
+        <v>62837</v>
+      </c>
+      <c r="G120" t="s">
+        <v>366</v>
+      </c>
+      <c r="H120" t="s">
+        <v>367</v>
+      </c>
+      <c r="I120" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L120" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="121" spans="1:12">
+      <c r="A121" t="s">
+        <v>426</v>
+      </c>
+      <c r="B121" t="s">
+        <v>427</v>
+      </c>
+      <c r="C121" t="s">
+        <v>428</v>
+      </c>
+      <c r="D121" t="s">
+        <v>76</v>
+      </c>
+      <c r="E121"/>
+      <c r="F121">
+        <v>62837</v>
+      </c>
+      <c r="G121" t="s">
+        <v>366</v>
+      </c>
+      <c r="H121" t="s">
+        <v>367</v>
+      </c>
+      <c r="I121" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L121" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="122" spans="1:12">
+      <c r="A122" t="s">
+        <v>249</v>
+      </c>
+      <c r="B122" t="s">
+        <v>430</v>
+      </c>
+      <c r="C122" t="s">
+        <v>431</v>
+      </c>
+      <c r="D122" t="s">
+        <v>76</v>
+      </c>
+      <c r="E122" t="s">
+        <v>18</v>
+      </c>
+      <c r="F122">
+        <v>62837</v>
+      </c>
+      <c r="G122" t="s">
+        <v>366</v>
+      </c>
+      <c r="H122" t="s">
+        <v>432</v>
+      </c>
+      <c r="I122" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L122" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="123" spans="1:12">
+      <c r="A123" t="s">
+        <v>434</v>
+      </c>
+      <c r="B123" t="s">
+        <v>430</v>
+      </c>
+      <c r="C123" t="s">
+        <v>431</v>
+      </c>
+      <c r="D123" t="s">
+        <v>76</v>
+      </c>
+      <c r="E123" t="s">
+        <v>18</v>
+      </c>
+      <c r="F123">
+        <v>62837</v>
+      </c>
+      <c r="G123" t="s">
+        <v>366</v>
+      </c>
+      <c r="H123" t="s">
+        <v>432</v>
+      </c>
+      <c r="I123" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L123" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="124" spans="1:12">
+      <c r="A124" t="s">
+        <v>436</v>
+      </c>
+      <c r="B124" t="s">
+        <v>430</v>
+      </c>
+      <c r="C124" t="s">
+        <v>431</v>
+      </c>
+      <c r="D124" t="s">
+        <v>76</v>
+      </c>
+      <c r="E124" t="s">
+        <v>18</v>
+      </c>
+      <c r="F124">
+        <v>62837</v>
+      </c>
+      <c r="G124" t="s">
+        <v>366</v>
+      </c>
+      <c r="H124" t="s">
+        <v>432</v>
+      </c>
+      <c r="I124" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L124" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="125" spans="1:12">
+      <c r="A125" t="s">
+        <v>401</v>
+      </c>
+      <c r="B125" t="s">
+        <v>438</v>
+      </c>
+      <c r="C125" t="s">
+        <v>439</v>
+      </c>
+      <c r="D125" t="s">
+        <v>76</v>
+      </c>
+      <c r="E125" t="s">
+        <v>18</v>
+      </c>
+      <c r="F125">
+        <v>62837</v>
+      </c>
+      <c r="G125" t="s">
+        <v>366</v>
+      </c>
+      <c r="H125" t="s">
+        <v>432</v>
+      </c>
+      <c r="I125" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L125" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="126" spans="1:12">
+      <c r="A126" t="s">
+        <v>434</v>
+      </c>
+      <c r="B126" t="s">
+        <v>224</v>
+      </c>
+      <c r="C126" t="s">
+        <v>441</v>
+      </c>
+      <c r="D126" t="s">
+        <v>76</v>
+      </c>
+      <c r="E126" t="s">
+        <v>18</v>
+      </c>
+      <c r="F126">
+        <v>62837</v>
+      </c>
+      <c r="G126" t="s">
+        <v>366</v>
+      </c>
+      <c r="H126" t="s">
+        <v>432</v>
+      </c>
+      <c r="I126" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L126" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="127" spans="1:12">
+      <c r="A127" t="s">
+        <v>443</v>
+      </c>
+      <c r="B127" t="s">
+        <v>444</v>
+      </c>
+      <c r="C127" t="s">
+        <v>445</v>
+      </c>
+      <c r="D127" t="s">
+        <v>76</v>
+      </c>
+      <c r="E127" t="s">
+        <v>18</v>
+      </c>
+      <c r="F127">
+        <v>62837</v>
+      </c>
+      <c r="G127" t="s">
+        <v>366</v>
+      </c>
+      <c r="H127" t="s">
+        <v>432</v>
+      </c>
+      <c r="I127" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L127" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="128" spans="1:12">
+      <c r="A128" t="s">
+        <v>447</v>
+      </c>
+      <c r="B128" t="s">
+        <v>444</v>
+      </c>
+      <c r="C128" t="s">
+        <v>445</v>
+      </c>
+      <c r="D128" t="s">
+        <v>76</v>
+      </c>
+      <c r="E128" t="s">
+        <v>18</v>
+      </c>
+      <c r="F128">
+        <v>62837</v>
+      </c>
+      <c r="G128" t="s">
+        <v>366</v>
+      </c>
+      <c r="H128" t="s">
+        <v>432</v>
+      </c>
+      <c r="I128" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L128" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="129" spans="1:12">
+      <c r="A129" t="s">
+        <v>449</v>
+      </c>
+      <c r="B129" t="s">
+        <v>160</v>
+      </c>
+      <c r="C129" t="s">
+        <v>450</v>
+      </c>
+      <c r="D129" t="s">
+        <v>76</v>
+      </c>
+      <c r="E129" t="s">
+        <v>18</v>
+      </c>
+      <c r="F129">
+        <v>62837</v>
+      </c>
+      <c r="G129" t="s">
+        <v>366</v>
+      </c>
+      <c r="H129" t="s">
+        <v>432</v>
+      </c>
+      <c r="I129" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L129" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="130" spans="1:12">
+      <c r="A130" t="s">
+        <v>452</v>
+      </c>
+      <c r="B130" t="s">
+        <v>453</v>
+      </c>
+      <c r="C130" t="s">
+        <v>454</v>
+      </c>
+      <c r="D130" t="s">
+        <v>76</v>
+      </c>
+      <c r="E130" t="s">
+        <v>18</v>
+      </c>
+      <c r="F130">
+        <v>62837</v>
+      </c>
+      <c r="G130" t="s">
+        <v>366</v>
+      </c>
+      <c r="H130" t="s">
+        <v>455</v>
+      </c>
+      <c r="I130" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L130" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="131" spans="1:12">
+      <c r="A131" t="s">
+        <v>348</v>
+      </c>
+      <c r="B131" t="s">
+        <v>457</v>
+      </c>
+      <c r="C131" t="s">
+        <v>458</v>
+      </c>
+      <c r="D131" t="s">
+        <v>76</v>
+      </c>
+      <c r="E131" t="s">
+        <v>18</v>
+      </c>
+      <c r="F131">
+        <v>62837</v>
+      </c>
+      <c r="G131" t="s">
+        <v>366</v>
+      </c>
+      <c r="H131" t="s">
+        <v>455</v>
+      </c>
+      <c r="I131" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L131" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="132" spans="1:12">
+      <c r="A132" t="s">
+        <v>460</v>
+      </c>
+      <c r="B132" t="s">
+        <v>461</v>
+      </c>
+      <c r="C132" t="s">
+        <v>462</v>
+      </c>
+      <c r="D132" t="s">
+        <v>76</v>
+      </c>
+      <c r="E132" t="s">
+        <v>18</v>
+      </c>
+      <c r="F132">
+        <v>62837</v>
+      </c>
+      <c r="G132" t="s">
+        <v>366</v>
+      </c>
+      <c r="H132" t="s">
+        <v>455</v>
+      </c>
+      <c r="I132" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L132" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="133" spans="1:12">
+      <c r="A133" t="s">
+        <v>51</v>
+      </c>
+      <c r="B133" t="s">
+        <v>464</v>
+      </c>
+      <c r="C133" t="s">
+        <v>465</v>
+      </c>
+      <c r="D133" t="s">
+        <v>314</v>
+      </c>
+      <c r="E133" t="s">
+        <v>18</v>
+      </c>
+      <c r="F133">
+        <v>62809</v>
+      </c>
+      <c r="G133" t="s">
+        <v>366</v>
+      </c>
+      <c r="H133" t="s">
+        <v>455</v>
+      </c>
+      <c r="I133" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L133" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="134" spans="1:12">
+      <c r="A134" t="s">
+        <v>467</v>
+      </c>
+      <c r="B134" t="s">
+        <v>464</v>
+      </c>
+      <c r="C134" t="s">
+        <v>465</v>
+      </c>
+      <c r="D134" t="s">
+        <v>314</v>
+      </c>
+      <c r="E134" t="s">
+        <v>18</v>
+      </c>
+      <c r="F134">
+        <v>62809</v>
+      </c>
+      <c r="G134" t="s">
+        <v>366</v>
+      </c>
+      <c r="H134" t="s">
+        <v>455</v>
+      </c>
+      <c r="I134" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L134" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="135" spans="1:12">
+      <c r="A135" t="s">
+        <v>469</v>
+      </c>
+      <c r="B135" t="s">
+        <v>171</v>
+      </c>
+      <c r="C135" t="s">
+        <v>470</v>
+      </c>
+      <c r="D135" t="s">
+        <v>76</v>
+      </c>
+      <c r="E135" t="s">
+        <v>18</v>
+      </c>
+      <c r="F135">
+        <v>62837</v>
+      </c>
+      <c r="G135" t="s">
+        <v>366</v>
+      </c>
+      <c r="H135" t="s">
+        <v>471</v>
+      </c>
+      <c r="I135" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L135" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="136" spans="1:12">
+      <c r="A136" t="s">
+        <v>473</v>
+      </c>
+      <c r="B136" t="s">
+        <v>171</v>
+      </c>
+      <c r="C136" t="s">
+        <v>470</v>
+      </c>
+      <c r="D136" t="s">
+        <v>76</v>
+      </c>
+      <c r="E136" t="s">
+        <v>18</v>
+      </c>
+      <c r="F136">
+        <v>62837</v>
+      </c>
+      <c r="G136" t="s">
+        <v>366</v>
+      </c>
+      <c r="H136" t="s">
+        <v>471</v>
+      </c>
+      <c r="I136" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L136" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="137" spans="1:12">
+      <c r="A137" t="s">
+        <v>475</v>
+      </c>
+      <c r="B137" t="s">
+        <v>476</v>
+      </c>
+      <c r="C137" t="s">
+        <v>477</v>
+      </c>
+      <c r="D137" t="s">
+        <v>76</v>
+      </c>
+      <c r="E137" t="s">
+        <v>18</v>
+      </c>
+      <c r="F137">
+        <v>62837</v>
+      </c>
+      <c r="G137" t="s">
+        <v>478</v>
+      </c>
+      <c r="H137" t="s">
+        <v>479</v>
+      </c>
+      <c r="I137" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L137" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="138" spans="1:12">
+      <c r="A138" t="s">
+        <v>223</v>
+      </c>
+      <c r="B138" t="s">
+        <v>481</v>
+      </c>
+      <c r="C138" t="s">
+        <v>482</v>
+      </c>
+      <c r="D138" t="s">
+        <v>76</v>
+      </c>
+      <c r="E138" t="s">
+        <v>18</v>
+      </c>
+      <c r="F138">
+        <v>62837</v>
+      </c>
+      <c r="G138" t="s">
+        <v>478</v>
+      </c>
+      <c r="H138" t="s">
+        <v>479</v>
+      </c>
+      <c r="I138" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L138" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="139" spans="1:12">
+      <c r="A139" t="s">
+        <v>348</v>
+      </c>
+      <c r="B139" t="s">
+        <v>279</v>
+      </c>
+      <c r="C139" t="s">
+        <v>484</v>
+      </c>
+      <c r="D139" t="s">
+        <v>76</v>
+      </c>
+      <c r="E139" t="s">
+        <v>18</v>
+      </c>
+      <c r="F139">
+        <v>62837</v>
+      </c>
+      <c r="G139" t="s">
+        <v>478</v>
+      </c>
+      <c r="H139" t="s">
+        <v>479</v>
+      </c>
+      <c r="I139" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L139" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="140" spans="1:12">
+      <c r="A140" t="s">
+        <v>486</v>
+      </c>
+      <c r="B140" t="s">
+        <v>487</v>
+      </c>
+      <c r="C140" t="s">
+        <v>488</v>
+      </c>
+      <c r="D140" t="s">
+        <v>76</v>
+      </c>
+      <c r="E140" t="s">
+        <v>18</v>
+      </c>
+      <c r="F140">
+        <v>62837</v>
+      </c>
+      <c r="G140" t="s">
+        <v>478</v>
+      </c>
+      <c r="H140" t="s">
+        <v>479</v>
+      </c>
+      <c r="I140" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L140" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="141" spans="1:12">
+      <c r="A141" t="s">
+        <v>490</v>
+      </c>
+      <c r="B141" t="s">
+        <v>491</v>
+      </c>
+      <c r="C141" t="s">
+        <v>492</v>
+      </c>
+      <c r="D141" t="s">
+        <v>76</v>
+      </c>
+      <c r="E141" t="s">
+        <v>18</v>
+      </c>
+      <c r="F141">
+        <v>62837</v>
+      </c>
+      <c r="G141" t="s">
+        <v>478</v>
+      </c>
+      <c r="H141" t="s">
+        <v>479</v>
+      </c>
+      <c r="I141" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L141" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="142" spans="1:12">
+      <c r="A142" t="s">
+        <v>149</v>
+      </c>
+      <c r="B142" t="s">
+        <v>494</v>
+      </c>
+      <c r="C142" t="s">
+        <v>495</v>
+      </c>
+      <c r="D142" t="s">
+        <v>76</v>
+      </c>
+      <c r="E142" t="s">
+        <v>18</v>
+      </c>
+      <c r="F142">
+        <v>62837</v>
+      </c>
+      <c r="G142" t="s">
+        <v>478</v>
+      </c>
+      <c r="H142" t="s">
+        <v>479</v>
+      </c>
+      <c r="I142" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L142" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="143" spans="1:12">
+      <c r="A143" t="s">
+        <v>497</v>
+      </c>
+      <c r="B143" t="s">
+        <v>498</v>
+      </c>
+      <c r="C143" t="s">
+        <v>499</v>
+      </c>
+      <c r="D143" t="s">
+        <v>76</v>
+      </c>
+      <c r="E143" t="s">
+        <v>18</v>
+      </c>
+      <c r="F143">
+        <v>62837</v>
+      </c>
+      <c r="G143" t="s">
+        <v>478</v>
+      </c>
+      <c r="H143" t="s">
+        <v>479</v>
+      </c>
+      <c r="I143" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L143" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="144" spans="1:12">
+      <c r="A144" t="s">
+        <v>501</v>
+      </c>
+      <c r="B144" t="s">
+        <v>502</v>
+      </c>
+      <c r="C144" t="s">
+        <v>503</v>
+      </c>
+      <c r="D144" t="s">
+        <v>76</v>
+      </c>
+      <c r="E144" t="s">
+        <v>18</v>
+      </c>
+      <c r="F144">
+        <v>62837</v>
+      </c>
+      <c r="G144" t="s">
+        <v>478</v>
+      </c>
+      <c r="H144" t="s">
+        <v>479</v>
+      </c>
+      <c r="I144" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L144" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="145" spans="1:12">
+      <c r="A145" t="s">
+        <v>505</v>
+      </c>
+      <c r="B145" t="s">
+        <v>506</v>
+      </c>
+      <c r="C145" t="s">
+        <v>507</v>
+      </c>
+      <c r="D145" t="s">
+        <v>76</v>
+      </c>
+      <c r="E145" t="s">
+        <v>18</v>
+      </c>
+      <c r="F145">
+        <v>62837</v>
+      </c>
+      <c r="G145" t="s">
+        <v>478</v>
+      </c>
+      <c r="H145" t="s">
+        <v>479</v>
+      </c>
+      <c r="I145" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L145" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="146" spans="1:12">
+      <c r="A146" t="s">
+        <v>509</v>
+      </c>
+      <c r="B146" t="s">
+        <v>74</v>
+      </c>
+      <c r="C146" t="s">
+        <v>510</v>
+      </c>
+      <c r="D146" t="s">
+        <v>76</v>
+      </c>
+      <c r="E146" t="s">
+        <v>18</v>
+      </c>
+      <c r="F146">
+        <v>62837</v>
+      </c>
+      <c r="G146" t="s">
+        <v>478</v>
+      </c>
+      <c r="H146" t="s">
+        <v>479</v>
+      </c>
+      <c r="I146" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L146" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="147" spans="1:12">
+      <c r="A147" t="s">
+        <v>512</v>
+      </c>
+      <c r="B147" t="s">
+        <v>513</v>
+      </c>
+      <c r="C147" t="s">
+        <v>514</v>
+      </c>
+      <c r="D147" t="s">
+        <v>76</v>
+      </c>
+      <c r="E147" t="s">
+        <v>18</v>
+      </c>
+      <c r="F147">
+        <v>62837</v>
+      </c>
+      <c r="G147" t="s">
+        <v>478</v>
+      </c>
+      <c r="H147" t="s">
+        <v>479</v>
+      </c>
+      <c r="I147" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L147" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="148" spans="1:12">
+      <c r="A148" t="s">
+        <v>516</v>
+      </c>
+      <c r="B148" t="s">
+        <v>517</v>
+      </c>
+      <c r="C148" t="s">
+        <v>518</v>
+      </c>
+      <c r="D148" t="s">
+        <v>76</v>
+      </c>
+      <c r="E148" t="s">
+        <v>18</v>
+      </c>
+      <c r="F148">
+        <v>62837</v>
+      </c>
+      <c r="G148" t="s">
+        <v>478</v>
+      </c>
+      <c r="H148" t="s">
+        <v>479</v>
+      </c>
+      <c r="I148" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L148" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="149" spans="1:12">
+      <c r="A149" t="s">
+        <v>520</v>
+      </c>
+      <c r="B149" t="s">
+        <v>521</v>
+      </c>
+      <c r="C149" t="s">
+        <v>522</v>
+      </c>
+      <c r="D149" t="s">
+        <v>76</v>
+      </c>
+      <c r="E149" t="s">
+        <v>18</v>
+      </c>
+      <c r="F149">
+        <v>62837</v>
+      </c>
+      <c r="G149" t="s">
+        <v>478</v>
+      </c>
+      <c r="H149" t="s">
+        <v>479</v>
+      </c>
+      <c r="I149" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L149" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="150" spans="1:12">
+      <c r="A150" t="s">
+        <v>524</v>
+      </c>
+      <c r="B150" t="s">
+        <v>525</v>
+      </c>
+      <c r="C150" t="s">
+        <v>526</v>
+      </c>
+      <c r="D150" t="s">
+        <v>76</v>
+      </c>
+      <c r="E150" t="s">
+        <v>18</v>
+      </c>
+      <c r="F150">
+        <v>62837</v>
+      </c>
+      <c r="G150" t="s">
+        <v>478</v>
+      </c>
+      <c r="H150" t="s">
+        <v>479</v>
+      </c>
+      <c r="I150" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L150" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="151" spans="1:12">
+      <c r="A151" t="s">
+        <v>528</v>
+      </c>
+      <c r="B151" t="s">
+        <v>529</v>
+      </c>
+      <c r="C151" t="s">
+        <v>530</v>
+      </c>
+      <c r="D151" t="s">
+        <v>76</v>
+      </c>
+      <c r="E151" t="s">
+        <v>18</v>
+      </c>
+      <c r="F151">
+        <v>62837</v>
+      </c>
+      <c r="G151" t="s">
+        <v>478</v>
+      </c>
+      <c r="H151" t="s">
+        <v>479</v>
+      </c>
+      <c r="I151" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L151" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="152" spans="1:12">
+      <c r="A152" t="s">
+        <v>532</v>
+      </c>
+      <c r="B152" t="s">
+        <v>533</v>
+      </c>
+      <c r="C152" t="s">
+        <v>534</v>
+      </c>
+      <c r="D152" t="s">
+        <v>76</v>
+      </c>
+      <c r="E152"/>
+      <c r="F152">
+        <v>62837</v>
+      </c>
+      <c r="G152" t="s">
+        <v>478</v>
+      </c>
+      <c r="H152" t="s">
+        <v>479</v>
+      </c>
+      <c r="I152" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L152" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="153" spans="1:12">
+      <c r="A153" t="s">
+        <v>536</v>
+      </c>
+      <c r="B153" t="s">
+        <v>537</v>
+      </c>
+      <c r="C153" t="s">
+        <v>538</v>
+      </c>
+      <c r="D153" t="s">
+        <v>76</v>
+      </c>
+      <c r="E153" t="s">
+        <v>18</v>
+      </c>
+      <c r="F153">
+        <v>62837</v>
+      </c>
+      <c r="G153" t="s">
+        <v>478</v>
+      </c>
+      <c r="H153" t="s">
+        <v>479</v>
+      </c>
+      <c r="I153" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L153" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="154" spans="1:12">
+      <c r="A154" t="s">
+        <v>540</v>
+      </c>
+      <c r="B154" t="s">
+        <v>541</v>
+      </c>
+      <c r="C154" t="s">
+        <v>542</v>
+      </c>
+      <c r="D154" t="s">
+        <v>76</v>
+      </c>
+      <c r="E154" t="s">
+        <v>18</v>
+      </c>
+      <c r="F154">
+        <v>62837</v>
+      </c>
+      <c r="G154" t="s">
+        <v>478</v>
+      </c>
+      <c r="H154" t="s">
+        <v>479</v>
+      </c>
+      <c r="I154" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L154" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="155" spans="1:12">
+      <c r="A155" t="s">
+        <v>86</v>
+      </c>
+      <c r="B155" t="s">
+        <v>544</v>
+      </c>
+      <c r="C155" t="s">
+        <v>545</v>
+      </c>
+      <c r="D155" t="s">
+        <v>76</v>
+      </c>
+      <c r="E155" t="s">
+        <v>18</v>
+      </c>
+      <c r="F155">
+        <v>62837</v>
+      </c>
+      <c r="G155" t="s">
+        <v>478</v>
+      </c>
+      <c r="H155" t="s">
+        <v>479</v>
+      </c>
+      <c r="I155" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L155" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="156" spans="1:12">
+      <c r="A156" t="s">
+        <v>547</v>
+      </c>
+      <c r="B156" t="s">
+        <v>291</v>
+      </c>
+      <c r="C156" t="s">
+        <v>548</v>
+      </c>
+      <c r="D156" t="s">
+        <v>76</v>
+      </c>
+      <c r="E156" t="s">
+        <v>18</v>
+      </c>
+      <c r="F156">
+        <v>62837</v>
+      </c>
+      <c r="G156" t="s">
+        <v>478</v>
+      </c>
+      <c r="H156" t="s">
+        <v>479</v>
+      </c>
+      <c r="I156" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L156" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="157" spans="1:12">
+      <c r="A157" t="s">
+        <v>550</v>
+      </c>
+      <c r="B157" t="s">
+        <v>551</v>
+      </c>
+      <c r="C157" t="s">
+        <v>552</v>
+      </c>
+      <c r="D157" t="s">
+        <v>76</v>
+      </c>
+      <c r="E157" t="s">
+        <v>18</v>
+      </c>
+      <c r="F157">
+        <v>62837</v>
+      </c>
+      <c r="G157" t="s">
+        <v>478</v>
+      </c>
+      <c r="H157" t="s">
+        <v>479</v>
+      </c>
+      <c r="I157" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L157" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="158" spans="1:12">
+      <c r="A158" t="s">
+        <v>490</v>
+      </c>
+      <c r="B158" t="s">
+        <v>554</v>
+      </c>
+      <c r="C158" t="s">
+        <v>555</v>
+      </c>
+      <c r="D158" t="s">
+        <v>76</v>
+      </c>
+      <c r="E158" t="s">
+        <v>18</v>
+      </c>
+      <c r="F158">
+        <v>62837</v>
+      </c>
+      <c r="G158" t="s">
+        <v>478</v>
+      </c>
+      <c r="H158" t="s">
+        <v>479</v>
+      </c>
+      <c r="I158" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L158" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="159" spans="1:12">
+      <c r="A159" t="s">
+        <v>557</v>
+      </c>
+      <c r="B159" t="s">
+        <v>558</v>
+      </c>
+      <c r="C159" t="s">
+        <v>555</v>
+      </c>
+      <c r="D159" t="s">
+        <v>76</v>
+      </c>
+      <c r="E159" t="s">
+        <v>18</v>
+      </c>
+      <c r="F159">
+        <v>62837</v>
+      </c>
+      <c r="G159" t="s">
+        <v>478</v>
+      </c>
+      <c r="H159" t="s">
+        <v>479</v>
+      </c>
+      <c r="I159" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L159" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="160" spans="1:12">
+      <c r="A160" t="s">
+        <v>560</v>
+      </c>
+      <c r="B160" t="s">
+        <v>558</v>
+      </c>
+      <c r="C160" t="s">
+        <v>555</v>
+      </c>
+      <c r="D160" t="s">
+        <v>76</v>
+      </c>
+      <c r="E160" t="s">
+        <v>18</v>
+      </c>
+      <c r="F160">
+        <v>62837</v>
+      </c>
+      <c r="G160" t="s">
+        <v>478</v>
+      </c>
+      <c r="H160" t="s">
+        <v>479</v>
+      </c>
+      <c r="I160" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L160" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="161" spans="1:12">
+      <c r="A161" t="s">
+        <v>562</v>
+      </c>
+      <c r="B161" t="s">
+        <v>171</v>
+      </c>
+      <c r="C161" t="s">
+        <v>563</v>
+      </c>
+      <c r="D161" t="s">
+        <v>76</v>
+      </c>
+      <c r="E161" t="s">
+        <v>18</v>
+      </c>
+      <c r="F161">
+        <v>62837</v>
+      </c>
+      <c r="G161" t="s">
+        <v>478</v>
+      </c>
+      <c r="H161" t="s">
+        <v>479</v>
+      </c>
+      <c r="I161" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L161"/>
+    </row>
+    <row r="162" spans="1:12">
+      <c r="A162" t="s">
+        <v>330</v>
+      </c>
+      <c r="B162" t="s">
+        <v>564</v>
+      </c>
+      <c r="C162" t="s">
+        <v>565</v>
+      </c>
+      <c r="D162" t="s">
+        <v>76</v>
+      </c>
+      <c r="E162" t="s">
+        <v>18</v>
+      </c>
+      <c r="F162">
+        <v>62837</v>
+      </c>
+      <c r="G162" t="s">
+        <v>478</v>
+      </c>
+      <c r="H162" t="s">
+        <v>479</v>
+      </c>
+      <c r="I162" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L162" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="163" spans="1:12">
+      <c r="A163" t="s">
+        <v>422</v>
+      </c>
+      <c r="B163" t="s">
+        <v>567</v>
+      </c>
+      <c r="C163" t="s">
+        <v>568</v>
+      </c>
+      <c r="D163" t="s">
+        <v>76</v>
+      </c>
+      <c r="E163" t="s">
+        <v>18</v>
+      </c>
+      <c r="F163">
+        <v>62837</v>
+      </c>
+      <c r="G163" t="s">
+        <v>478</v>
+      </c>
+      <c r="H163" t="s">
+        <v>479</v>
+      </c>
+      <c r="I163" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L163" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="164" spans="1:12">
+      <c r="A164" t="s">
+        <v>570</v>
+      </c>
+      <c r="B164" t="s">
+        <v>571</v>
+      </c>
+      <c r="C164" t="s">
+        <v>572</v>
+      </c>
+      <c r="D164" t="s">
+        <v>76</v>
+      </c>
+      <c r="E164" t="s">
+        <v>18</v>
+      </c>
+      <c r="F164">
+        <v>62837</v>
+      </c>
+      <c r="G164" t="s">
+        <v>478</v>
+      </c>
+      <c r="H164" t="s">
+        <v>479</v>
+      </c>
+      <c r="I164" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L164" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="165" spans="1:12">
+      <c r="A165" t="s">
+        <v>88</v>
+      </c>
+      <c r="B165" t="s">
+        <v>574</v>
+      </c>
+      <c r="C165" t="s">
+        <v>575</v>
+      </c>
+      <c r="D165" t="s">
+        <v>76</v>
+      </c>
+      <c r="E165" t="s">
+        <v>18</v>
+      </c>
+      <c r="F165">
+        <v>62837</v>
+      </c>
+      <c r="G165" t="s">
+        <v>478</v>
+      </c>
+      <c r="H165" t="s">
+        <v>479</v>
+      </c>
+      <c r="I165" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L165" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="166" spans="1:12">
+      <c r="A166" t="s">
+        <v>426</v>
+      </c>
+      <c r="B166" t="s">
+        <v>577</v>
+      </c>
+      <c r="C166" t="s">
+        <v>578</v>
+      </c>
+      <c r="D166" t="s">
+        <v>76</v>
+      </c>
+      <c r="E166" t="s">
+        <v>18</v>
+      </c>
+      <c r="F166">
+        <v>62837</v>
+      </c>
+      <c r="G166" t="s">
+        <v>478</v>
+      </c>
+      <c r="H166" t="s">
+        <v>479</v>
+      </c>
+      <c r="I166" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L166" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="167" spans="1:12">
+      <c r="A167" t="s">
+        <v>580</v>
+      </c>
+      <c r="B167" t="s">
+        <v>581</v>
+      </c>
+      <c r="C167" t="s">
+        <v>582</v>
+      </c>
+      <c r="D167" t="s">
+        <v>76</v>
+      </c>
+      <c r="E167" t="s">
+        <v>18</v>
+      </c>
+      <c r="F167">
+        <v>62837</v>
+      </c>
+      <c r="G167" t="s">
+        <v>478</v>
+      </c>
+      <c r="H167" t="s">
+        <v>583</v>
+      </c>
+      <c r="I167" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L167" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="168" spans="1:12">
+      <c r="A168" t="s">
+        <v>585</v>
+      </c>
+      <c r="B168" t="s">
+        <v>586</v>
+      </c>
+      <c r="C168" t="s">
+        <v>587</v>
+      </c>
+      <c r="D168" t="s">
+        <v>76</v>
+      </c>
+      <c r="E168" t="s">
+        <v>18</v>
+      </c>
+      <c r="F168">
+        <v>62837</v>
+      </c>
+      <c r="G168" t="s">
+        <v>478</v>
+      </c>
+      <c r="H168" t="s">
+        <v>583</v>
+      </c>
+      <c r="I168" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L168" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="169" spans="1:12">
+      <c r="A169" t="s">
+        <v>73</v>
+      </c>
+      <c r="B169" t="s">
+        <v>589</v>
+      </c>
+      <c r="C169" t="s">
+        <v>590</v>
+      </c>
+      <c r="D169" t="s">
+        <v>76</v>
+      </c>
+      <c r="E169" t="s">
+        <v>18</v>
+      </c>
+      <c r="F169">
+        <v>62837</v>
+      </c>
+      <c r="G169" t="s">
+        <v>478</v>
+      </c>
+      <c r="H169" t="s">
+        <v>583</v>
+      </c>
+      <c r="I169" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L169" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="170" spans="1:12">
+      <c r="A170" t="s">
+        <v>592</v>
+      </c>
+      <c r="B170" t="s">
+        <v>593</v>
+      </c>
+      <c r="C170" t="s">
+        <v>594</v>
+      </c>
+      <c r="D170" t="s">
+        <v>76</v>
+      </c>
+      <c r="E170" t="s">
+        <v>18</v>
+      </c>
+      <c r="F170">
+        <v>62837</v>
+      </c>
+      <c r="G170" t="s">
+        <v>478</v>
+      </c>
+      <c r="H170" t="s">
+        <v>583</v>
+      </c>
+      <c r="I170" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L170" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="171" spans="1:12">
+      <c r="A171" t="s">
+        <v>596</v>
+      </c>
+      <c r="B171" t="s">
+        <v>597</v>
+      </c>
+      <c r="C171" t="s">
+        <v>598</v>
+      </c>
+      <c r="D171" t="s">
+        <v>599</v>
+      </c>
+      <c r="E171" t="s">
+        <v>18</v>
+      </c>
+      <c r="F171">
+        <v>62823</v>
+      </c>
+      <c r="G171" t="s">
+        <v>600</v>
+      </c>
+      <c r="H171" t="s">
+        <v>601</v>
+      </c>
+      <c r="I171" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L171" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="172" spans="1:12">
+      <c r="A172" t="s">
+        <v>603</v>
+      </c>
+      <c r="B172" t="s">
+        <v>597</v>
+      </c>
+      <c r="C172" t="s">
+        <v>598</v>
+      </c>
+      <c r="D172" t="s">
+        <v>599</v>
+      </c>
+      <c r="E172" t="s">
+        <v>18</v>
+      </c>
+      <c r="F172">
+        <v>62823</v>
+      </c>
+      <c r="G172" t="s">
+        <v>600</v>
+      </c>
+      <c r="H172" t="s">
+        <v>601</v>
+      </c>
+      <c r="I172" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L172" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="173" spans="1:12">
+      <c r="A173" t="s">
+        <v>30</v>
+      </c>
+      <c r="B173" t="s">
+        <v>605</v>
+      </c>
+      <c r="C173" t="s">
+        <v>606</v>
+      </c>
+      <c r="D173" t="s">
+        <v>599</v>
+      </c>
+      <c r="E173" t="s">
+        <v>18</v>
+      </c>
+      <c r="F173">
+        <v>62823</v>
+      </c>
+      <c r="G173" t="s">
+        <v>600</v>
+      </c>
+      <c r="H173" t="s">
+        <v>601</v>
+      </c>
+      <c r="I173" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L173" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="174" spans="1:12">
+      <c r="A174" t="s">
+        <v>608</v>
+      </c>
+      <c r="B174" t="s">
+        <v>609</v>
+      </c>
+      <c r="C174" t="s">
+        <v>610</v>
+      </c>
+      <c r="D174" t="s">
+        <v>599</v>
+      </c>
+      <c r="E174" t="s">
+        <v>18</v>
+      </c>
+      <c r="F174">
+        <v>62823</v>
+      </c>
+      <c r="G174" t="s">
+        <v>600</v>
+      </c>
+      <c r="H174" t="s">
+        <v>601</v>
+      </c>
+      <c r="I174" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L174" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="175" spans="1:12">
+      <c r="A175" t="s">
+        <v>612</v>
+      </c>
+      <c r="B175" t="s">
+        <v>613</v>
+      </c>
+      <c r="C175" t="s">
+        <v>614</v>
+      </c>
+      <c r="D175" t="s">
+        <v>599</v>
+      </c>
+      <c r="E175" t="s">
+        <v>18</v>
+      </c>
+      <c r="F175">
+        <v>62823</v>
+      </c>
+      <c r="G175" t="s">
+        <v>600</v>
+      </c>
+      <c r="H175" t="s">
+        <v>601</v>
+      </c>
+      <c r="I175" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L175" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="176" spans="1:12">
+      <c r="A176" t="s">
+        <v>616</v>
+      </c>
+      <c r="B176" t="s">
+        <v>617</v>
+      </c>
+      <c r="C176" t="s">
+        <v>618</v>
+      </c>
+      <c r="D176" t="s">
+        <v>599</v>
+      </c>
+      <c r="E176" t="s">
+        <v>18</v>
+      </c>
+      <c r="F176">
+        <v>62823</v>
+      </c>
+      <c r="G176" t="s">
+        <v>600</v>
+      </c>
+      <c r="H176" t="s">
+        <v>601</v>
+      </c>
+      <c r="I176" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L176" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="177" spans="1:12">
+      <c r="A177" t="s">
+        <v>184</v>
+      </c>
+      <c r="B177" t="s">
+        <v>620</v>
+      </c>
+      <c r="C177" t="s">
+        <v>621</v>
+      </c>
+      <c r="D177" t="s">
+        <v>599</v>
+      </c>
+      <c r="E177" t="s">
+        <v>18</v>
+      </c>
+      <c r="F177">
+        <v>62823</v>
+      </c>
+      <c r="G177" t="s">
+        <v>600</v>
+      </c>
+      <c r="H177" t="s">
+        <v>601</v>
+      </c>
+      <c r="I177" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L177" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="178" spans="1:12">
+      <c r="A178" t="s">
+        <v>623</v>
+      </c>
+      <c r="B178" t="s">
+        <v>624</v>
+      </c>
+      <c r="C178" t="s">
+        <v>625</v>
+      </c>
+      <c r="D178" t="s">
+        <v>599</v>
+      </c>
+      <c r="E178" t="s">
+        <v>18</v>
+      </c>
+      <c r="F178">
+        <v>62823</v>
+      </c>
+      <c r="G178" t="s">
+        <v>600</v>
+      </c>
+      <c r="H178" t="s">
+        <v>601</v>
+      </c>
+      <c r="I178" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L178" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="179" spans="1:12">
+      <c r="A179" t="s">
+        <v>627</v>
+      </c>
+      <c r="B179" t="s">
+        <v>628</v>
+      </c>
+      <c r="C179" t="s">
+        <v>629</v>
+      </c>
+      <c r="D179" t="s">
+        <v>599</v>
+      </c>
+      <c r="E179" t="s">
+        <v>18</v>
+      </c>
+      <c r="F179">
+        <v>62823</v>
+      </c>
+      <c r="G179" t="s">
+        <v>600</v>
+      </c>
+      <c r="H179" t="s">
+        <v>630</v>
+      </c>
+      <c r="I179" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L179" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="180" spans="1:12">
+      <c r="A180" t="s">
+        <v>632</v>
+      </c>
+      <c r="B180" t="s">
+        <v>628</v>
+      </c>
+      <c r="C180" t="s">
+        <v>629</v>
+      </c>
+      <c r="D180" t="s">
+        <v>599</v>
+      </c>
+      <c r="E180" t="s">
+        <v>18</v>
+      </c>
+      <c r="F180">
+        <v>62823</v>
+      </c>
+      <c r="G180" t="s">
+        <v>600</v>
+      </c>
+      <c r="H180" t="s">
+        <v>630</v>
+      </c>
+      <c r="I180" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L180" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="181" spans="1:12">
+      <c r="A181" t="s">
+        <v>22</v>
+      </c>
+      <c r="B181" t="s">
+        <v>634</v>
+      </c>
+      <c r="C181" t="s">
+        <v>635</v>
+      </c>
+      <c r="D181" t="s">
+        <v>599</v>
+      </c>
+      <c r="E181" t="s">
+        <v>18</v>
+      </c>
+      <c r="F181">
+        <v>62823</v>
+      </c>
+      <c r="G181" t="s">
+        <v>600</v>
+      </c>
+      <c r="H181" t="s">
+        <v>630</v>
+      </c>
+      <c r="I181" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L181" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="182" spans="1:12">
+      <c r="A182" t="s">
+        <v>215</v>
+      </c>
+      <c r="B182" t="s">
+        <v>637</v>
+      </c>
+      <c r="C182" t="s">
+        <v>638</v>
+      </c>
+      <c r="D182" t="s">
+        <v>599</v>
+      </c>
+      <c r="E182" t="s">
+        <v>18</v>
+      </c>
+      <c r="F182">
+        <v>62823</v>
+      </c>
+      <c r="G182" t="s">
+        <v>600</v>
+      </c>
+      <c r="H182" t="s">
+        <v>630</v>
+      </c>
+      <c r="I182" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L182" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="183" spans="1:12">
+      <c r="A183" t="s">
+        <v>536</v>
+      </c>
+      <c r="B183" t="s">
+        <v>637</v>
+      </c>
+      <c r="C183" t="s">
+        <v>638</v>
+      </c>
+      <c r="D183" t="s">
+        <v>599</v>
+      </c>
+      <c r="E183" t="s">
+        <v>18</v>
+      </c>
+      <c r="F183">
+        <v>62823</v>
+      </c>
+      <c r="G183" t="s">
+        <v>600</v>
+      </c>
+      <c r="H183" t="s">
+        <v>630</v>
+      </c>
+      <c r="I183" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L183" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="184" spans="1:12">
+      <c r="A184" t="s">
+        <v>641</v>
+      </c>
+      <c r="B184" t="s">
+        <v>642</v>
+      </c>
+      <c r="C184" t="s">
+        <v>643</v>
+      </c>
+      <c r="D184" t="s">
+        <v>599</v>
+      </c>
+      <c r="E184" t="s">
+        <v>18</v>
+      </c>
+      <c r="F184">
+        <v>62823</v>
+      </c>
+      <c r="G184" t="s">
+        <v>600</v>
+      </c>
+      <c r="H184" t="s">
+        <v>630</v>
+      </c>
+      <c r="I184" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L184" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="185" spans="1:12">
+      <c r="A185" t="s">
+        <v>184</v>
+      </c>
+      <c r="B185" t="s">
+        <v>642</v>
+      </c>
+      <c r="C185" t="s">
+        <v>643</v>
+      </c>
+      <c r="D185" t="s">
+        <v>599</v>
+      </c>
+      <c r="E185" t="s">
+        <v>18</v>
+      </c>
+      <c r="F185">
+        <v>62823</v>
+      </c>
+      <c r="G185" t="s">
+        <v>600</v>
+      </c>
+      <c r="H185" t="s">
+        <v>630</v>
+      </c>
+      <c r="I185" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L185" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="186" spans="1:12">
+      <c r="A186" t="s">
+        <v>646</v>
+      </c>
+      <c r="B186" t="s">
+        <v>589</v>
+      </c>
+      <c r="C186" t="s">
+        <v>647</v>
+      </c>
+      <c r="D186" t="s">
+        <v>599</v>
+      </c>
+      <c r="E186" t="s">
+        <v>18</v>
+      </c>
+      <c r="F186">
+        <v>62823</v>
+      </c>
+      <c r="G186" t="s">
+        <v>600</v>
+      </c>
+      <c r="H186" t="s">
+        <v>630</v>
+      </c>
+      <c r="I186" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L186" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="187" spans="1:12">
+      <c r="A187" t="s">
+        <v>649</v>
+      </c>
+      <c r="B187" t="s">
+        <v>650</v>
+      </c>
+      <c r="C187" t="s">
+        <v>651</v>
+      </c>
+      <c r="D187" t="s">
+        <v>599</v>
+      </c>
+      <c r="E187" t="s">
+        <v>18</v>
+      </c>
+      <c r="F187">
+        <v>62823</v>
+      </c>
+      <c r="G187" t="s">
+        <v>600</v>
+      </c>
+      <c r="H187" t="s">
+        <v>630</v>
+      </c>
+      <c r="I187" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L187" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="188" spans="1:12">
+      <c r="A188" t="s">
+        <v>653</v>
+      </c>
+      <c r="B188" t="s">
+        <v>275</v>
+      </c>
+      <c r="C188" t="s">
+        <v>654</v>
+      </c>
+      <c r="D188" t="s">
+        <v>599</v>
+      </c>
+      <c r="E188" t="s">
+        <v>18</v>
+      </c>
+      <c r="F188">
+        <v>62823</v>
+      </c>
+      <c r="G188" t="s">
+        <v>600</v>
+      </c>
+      <c r="H188" t="s">
+        <v>630</v>
+      </c>
+      <c r="I188" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L188" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="189" spans="1:12">
+      <c r="A189" t="s">
+        <v>656</v>
+      </c>
+      <c r="B189" t="s">
+        <v>657</v>
+      </c>
+      <c r="C189" t="s">
+        <v>658</v>
+      </c>
+      <c r="D189" t="s">
+        <v>659</v>
+      </c>
+      <c r="E189" t="s">
+        <v>18</v>
+      </c>
+      <c r="F189">
+        <v>62842</v>
+      </c>
+      <c r="G189" t="s">
+        <v>600</v>
+      </c>
+      <c r="H189" t="s">
+        <v>630</v>
+      </c>
+      <c r="I189" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L189" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="190" spans="1:12">
+      <c r="A190" t="s">
+        <v>661</v>
+      </c>
+      <c r="B190" t="s">
+        <v>657</v>
+      </c>
+      <c r="C190" t="s">
+        <v>658</v>
+      </c>
+      <c r="D190" t="s">
+        <v>659</v>
+      </c>
+      <c r="E190" t="s">
+        <v>18</v>
+      </c>
+      <c r="F190">
+        <v>62842</v>
+      </c>
+      <c r="G190" t="s">
+        <v>600</v>
+      </c>
+      <c r="H190" t="s">
+        <v>630</v>
+      </c>
+      <c r="I190" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L190" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="191" spans="1:12">
+      <c r="A191" t="s">
+        <v>663</v>
+      </c>
+      <c r="B191" t="s">
+        <v>664</v>
+      </c>
+      <c r="C191" t="s">
+        <v>665</v>
+      </c>
+      <c r="D191" t="s">
+        <v>666</v>
+      </c>
+      <c r="E191" t="s">
+        <v>18</v>
+      </c>
+      <c r="F191">
+        <v>62446</v>
+      </c>
+      <c r="G191" t="s">
+        <v>667</v>
+      </c>
+      <c r="H191" t="s">
+        <v>668</v>
+      </c>
+      <c r="I191" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L191" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="192" spans="1:12">
+      <c r="A192" t="s">
+        <v>426</v>
+      </c>
+      <c r="B192" t="s">
+        <v>670</v>
+      </c>
+      <c r="C192" t="s">
+        <v>671</v>
+      </c>
+      <c r="D192" t="s">
+        <v>599</v>
+      </c>
+      <c r="E192" t="s">
+        <v>18</v>
+      </c>
+      <c r="F192">
+        <v>62823</v>
+      </c>
+      <c r="G192" t="s">
+        <v>667</v>
+      </c>
+      <c r="H192" t="s">
+        <v>668</v>
+      </c>
+      <c r="I192" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L192" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="193" spans="1:12">
+      <c r="A193" t="s">
+        <v>673</v>
+      </c>
+      <c r="B193" t="s">
+        <v>674</v>
+      </c>
+      <c r="C193" t="s">
+        <v>675</v>
+      </c>
+      <c r="D193" t="s">
+        <v>599</v>
+      </c>
+      <c r="E193" t="s">
+        <v>18</v>
+      </c>
+      <c r="F193">
+        <v>62823</v>
+      </c>
+      <c r="G193" t="s">
+        <v>667</v>
+      </c>
+      <c r="H193" t="s">
+        <v>668</v>
+      </c>
+      <c r="I193" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L193" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="194" spans="1:12">
+      <c r="A194" t="s">
+        <v>677</v>
+      </c>
+      <c r="B194" t="s">
+        <v>678</v>
+      </c>
+      <c r="C194" t="s">
+        <v>679</v>
+      </c>
+      <c r="D194" t="s">
+        <v>659</v>
+      </c>
+      <c r="E194" t="s">
+        <v>18</v>
+      </c>
+      <c r="F194">
+        <v>62842</v>
+      </c>
+      <c r="G194" t="s">
+        <v>667</v>
+      </c>
+      <c r="H194" t="s">
+        <v>668</v>
+      </c>
+      <c r="I194" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L194" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="195" spans="1:12">
+      <c r="A195" t="s">
+        <v>681</v>
+      </c>
+      <c r="B195" t="s">
+        <v>678</v>
+      </c>
+      <c r="C195" t="s">
+        <v>679</v>
+      </c>
+      <c r="D195" t="s">
+        <v>659</v>
+      </c>
+      <c r="E195" t="s">
+        <v>18</v>
+      </c>
+      <c r="F195">
+        <v>62842</v>
+      </c>
+      <c r="G195" t="s">
+        <v>667</v>
+      </c>
+      <c r="H195" t="s">
+        <v>668</v>
+      </c>
+      <c r="I195" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L195" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="196" spans="1:12">
+      <c r="A196" t="s">
+        <v>149</v>
+      </c>
+      <c r="B196" t="s">
+        <v>683</v>
+      </c>
+      <c r="C196" t="s">
+        <v>684</v>
+      </c>
+      <c r="D196" t="s">
+        <v>659</v>
+      </c>
+      <c r="E196" t="s">
+        <v>18</v>
+      </c>
+      <c r="F196">
+        <v>62842</v>
+      </c>
+      <c r="G196" t="s">
+        <v>667</v>
+      </c>
+      <c r="H196" t="s">
+        <v>668</v>
+      </c>
+      <c r="I196" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L196" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="197" spans="1:12">
+      <c r="A197" t="s">
+        <v>686</v>
+      </c>
+      <c r="B197" t="s">
+        <v>687</v>
+      </c>
+      <c r="C197" t="s">
+        <v>688</v>
+      </c>
+      <c r="D197" t="s">
+        <v>659</v>
+      </c>
+      <c r="E197" t="s">
+        <v>18</v>
+      </c>
+      <c r="F197">
+        <v>62842</v>
+      </c>
+      <c r="G197" t="s">
+        <v>667</v>
+      </c>
+      <c r="H197" t="s">
+        <v>668</v>
+      </c>
+      <c r="I197" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L197" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="198" spans="1:12">
+      <c r="A198" t="s">
+        <v>690</v>
+      </c>
+      <c r="B198" t="s">
+        <v>691</v>
+      </c>
+      <c r="C198" t="s">
+        <v>692</v>
+      </c>
+      <c r="D198" t="s">
+        <v>599</v>
+      </c>
+      <c r="E198" t="s">
+        <v>18</v>
+      </c>
+      <c r="F198">
+        <v>62823</v>
+      </c>
+      <c r="G198" t="s">
+        <v>667</v>
+      </c>
+      <c r="H198" t="s">
+        <v>668</v>
+      </c>
+      <c r="I198" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L198" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="199" spans="1:12">
+      <c r="A199" t="s">
+        <v>110</v>
+      </c>
+      <c r="B199" t="s">
+        <v>691</v>
+      </c>
+      <c r="C199" t="s">
+        <v>692</v>
+      </c>
+      <c r="D199" t="s">
+        <v>599</v>
+      </c>
+      <c r="E199" t="s">
+        <v>18</v>
+      </c>
+      <c r="F199">
+        <v>62823</v>
+      </c>
+      <c r="G199" t="s">
+        <v>667</v>
+      </c>
+      <c r="H199" t="s">
+        <v>668</v>
+      </c>
+      <c r="I199" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L199" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="200" spans="1:12">
+      <c r="A200" t="s">
+        <v>102</v>
+      </c>
+      <c r="B200" t="s">
+        <v>176</v>
+      </c>
+      <c r="C200" t="s">
+        <v>695</v>
+      </c>
+      <c r="D200" t="s">
+        <v>599</v>
+      </c>
+      <c r="E200" t="s">
+        <v>18</v>
+      </c>
+      <c r="F200">
+        <v>62823</v>
+      </c>
+      <c r="G200" t="s">
+        <v>667</v>
+      </c>
+      <c r="H200" t="s">
+        <v>668</v>
+      </c>
+      <c r="I200" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L200" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="201" spans="1:12">
+      <c r="A201" t="s">
+        <v>697</v>
+      </c>
+      <c r="B201" t="s">
+        <v>698</v>
+      </c>
+      <c r="C201" t="s">
+        <v>699</v>
+      </c>
+      <c r="D201" t="s">
+        <v>599</v>
+      </c>
+      <c r="E201" t="s">
+        <v>18</v>
+      </c>
+      <c r="F201">
+        <v>62823</v>
+      </c>
+      <c r="G201" t="s">
+        <v>667</v>
+      </c>
+      <c r="H201" t="s">
+        <v>668</v>
+      </c>
+      <c r="I201" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L201" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="202" spans="1:12">
+      <c r="A202" t="s">
+        <v>43</v>
+      </c>
+      <c r="B202" t="s">
+        <v>701</v>
+      </c>
+      <c r="C202" t="s">
+        <v>702</v>
+      </c>
+      <c r="D202" t="s">
+        <v>599</v>
+      </c>
+      <c r="E202" t="s">
+        <v>18</v>
+      </c>
+      <c r="F202">
+        <v>62823</v>
+      </c>
+      <c r="G202" t="s">
+        <v>667</v>
+      </c>
+      <c r="H202" t="s">
+        <v>668</v>
+      </c>
+      <c r="I202" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L202" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="203" spans="1:12">
+      <c r="A203" t="s">
+        <v>704</v>
+      </c>
+      <c r="B203" t="s">
+        <v>674</v>
+      </c>
+      <c r="C203" t="s">
+        <v>705</v>
+      </c>
+      <c r="D203" t="s">
+        <v>599</v>
+      </c>
+      <c r="E203" t="s">
+        <v>18</v>
+      </c>
+      <c r="F203">
+        <v>62823</v>
+      </c>
+      <c r="G203" t="s">
+        <v>667</v>
+      </c>
+      <c r="H203" t="s">
+        <v>668</v>
+      </c>
+      <c r="I203" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L203" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="204" spans="1:12">
+      <c r="A204" t="s">
+        <v>707</v>
+      </c>
+      <c r="B204" t="s">
+        <v>674</v>
+      </c>
+      <c r="C204" t="s">
+        <v>705</v>
+      </c>
+      <c r="D204" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" t="s">
+        <v>18</v>
+      </c>
+      <c r="F204">
+        <v>62823</v>
+      </c>
+      <c r="G204" t="s">
+        <v>667</v>
+      </c>
+      <c r="H204" t="s">
+        <v>668</v>
+      </c>
+      <c r="I204" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L204" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="205" spans="1:12">
+      <c r="A205" t="s">
+        <v>709</v>
+      </c>
+      <c r="B205" t="s">
+        <v>710</v>
+      </c>
+      <c r="C205" t="s">
+        <v>711</v>
+      </c>
+      <c r="D205" t="s">
+        <v>659</v>
+      </c>
+      <c r="E205" t="s">
+        <v>18</v>
+      </c>
+      <c r="F205">
+        <v>62842</v>
+      </c>
+      <c r="G205" t="s">
+        <v>667</v>
+      </c>
+      <c r="H205" t="s">
+        <v>668</v>
+      </c>
+      <c r="I205" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L205" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="206" spans="1:12">
+      <c r="A206" t="s">
+        <v>713</v>
+      </c>
+      <c r="B206" t="s">
+        <v>674</v>
+      </c>
+      <c r="C206" t="s">
+        <v>714</v>
+      </c>
+      <c r="D206" t="s">
+        <v>599</v>
+      </c>
+      <c r="E206" t="s">
+        <v>18</v>
+      </c>
+      <c r="F206">
+        <v>62823</v>
+      </c>
+      <c r="G206" t="s">
+        <v>667</v>
+      </c>
+      <c r="H206" t="s">
+        <v>668</v>
+      </c>
+      <c r="I206" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L206" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="207" spans="1:12">
+      <c r="A207" t="s">
+        <v>716</v>
+      </c>
+      <c r="B207" t="s">
+        <v>717</v>
+      </c>
+      <c r="C207" t="s">
+        <v>718</v>
+      </c>
+      <c r="D207" t="s">
+        <v>659</v>
+      </c>
+      <c r="E207" t="s">
+        <v>18</v>
+      </c>
+      <c r="F207">
+        <v>62842</v>
+      </c>
+      <c r="G207" t="s">
+        <v>667</v>
+      </c>
+      <c r="H207" t="s">
+        <v>668</v>
+      </c>
+      <c r="I207" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L207" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="208" spans="1:12">
+      <c r="A208" t="s">
+        <v>93</v>
+      </c>
+      <c r="B208" t="s">
+        <v>720</v>
+      </c>
+      <c r="C208" t="s">
+        <v>721</v>
+      </c>
+      <c r="D208" t="s">
+        <v>666</v>
+      </c>
+      <c r="E208" t="s">
+        <v>18</v>
+      </c>
+      <c r="F208">
+        <v>62446</v>
+      </c>
+      <c r="G208" t="s">
+        <v>722</v>
+      </c>
+      <c r="H208" t="s">
+        <v>723</v>
+      </c>
+      <c r="I208" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L208" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="209" spans="1:12">
+      <c r="A209" t="s">
+        <v>725</v>
+      </c>
+      <c r="B209" t="s">
+        <v>726</v>
+      </c>
+      <c r="C209" t="s">
+        <v>727</v>
+      </c>
+      <c r="D209" t="s">
+        <v>666</v>
+      </c>
+      <c r="E209" t="s">
+        <v>18</v>
+      </c>
+      <c r="F209">
+        <v>62446</v>
+      </c>
+      <c r="G209" t="s">
+        <v>722</v>
+      </c>
+      <c r="H209" t="s">
+        <v>723</v>
+      </c>
+      <c r="I209" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L209" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="210" spans="1:12">
+      <c r="A210" t="s">
+        <v>516</v>
+      </c>
+      <c r="B210" t="s">
+        <v>729</v>
+      </c>
+      <c r="C210" t="s">
+        <v>730</v>
+      </c>
+      <c r="D210" t="s">
+        <v>666</v>
+      </c>
+      <c r="E210" t="s">
+        <v>18</v>
+      </c>
+      <c r="F210">
+        <v>62446</v>
+      </c>
+      <c r="G210" t="s">
+        <v>722</v>
+      </c>
+      <c r="H210" t="s">
+        <v>723</v>
+      </c>
+      <c r="I210" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L210" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="211" spans="1:12">
+      <c r="A211" t="s">
+        <v>732</v>
+      </c>
+      <c r="B211" t="s">
+        <v>733</v>
+      </c>
+      <c r="C211" t="s">
+        <v>734</v>
+      </c>
+      <c r="D211" t="s">
+        <v>76</v>
+      </c>
+      <c r="E211" t="s">
+        <v>18</v>
+      </c>
+      <c r="F211">
+        <v>62837</v>
+      </c>
+      <c r="G211" t="s">
+        <v>722</v>
+      </c>
+      <c r="H211" t="s">
+        <v>735</v>
+      </c>
+      <c r="I211" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L211" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="212" spans="1:12">
+      <c r="A212" t="s">
+        <v>737</v>
+      </c>
+      <c r="B212" t="s">
+        <v>457</v>
+      </c>
+      <c r="C212" t="s">
+        <v>738</v>
+      </c>
+      <c r="D212" t="s">
+        <v>76</v>
+      </c>
+      <c r="E212" t="s">
+        <v>18</v>
+      </c>
+      <c r="F212">
+        <v>62837</v>
+      </c>
+      <c r="G212" t="s">
+        <v>722</v>
+      </c>
+      <c r="H212" t="s">
+        <v>735</v>
+      </c>
+      <c r="I212" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L212" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="213" spans="1:12">
+      <c r="A213" t="s">
+        <v>447</v>
+      </c>
+      <c r="B213" t="s">
+        <v>740</v>
+      </c>
+      <c r="C213" t="s">
+        <v>741</v>
+      </c>
+      <c r="D213" t="s">
+        <v>742</v>
+      </c>
+      <c r="E213" t="s">
+        <v>18</v>
+      </c>
+      <c r="F213">
+        <v>62833</v>
+      </c>
+      <c r="G213" t="s">
+        <v>722</v>
+      </c>
+      <c r="H213" t="s">
+        <v>743</v>
+      </c>
+      <c r="I213" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L213" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="214" spans="1:12">
+      <c r="A214" t="s">
+        <v>386</v>
+      </c>
+      <c r="B214" t="s">
+        <v>745</v>
+      </c>
+      <c r="C214" t="s">
+        <v>746</v>
+      </c>
+      <c r="D214" t="s">
+        <v>742</v>
+      </c>
+      <c r="E214" t="s">
+        <v>18</v>
+      </c>
+      <c r="F214">
+        <v>62833</v>
+      </c>
+      <c r="G214" t="s">
+        <v>722</v>
+      </c>
+      <c r="H214" t="s">
+        <v>747</v>
+      </c>
+      <c r="I214" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L214" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="215" spans="1:12">
+      <c r="A215" t="s">
+        <v>749</v>
+      </c>
+      <c r="B215" t="s">
+        <v>750</v>
+      </c>
+      <c r="C215" t="s">
+        <v>751</v>
+      </c>
+      <c r="D215" t="s">
+        <v>666</v>
+      </c>
+      <c r="E215" t="s">
+        <v>18</v>
+      </c>
+      <c r="F215">
+        <v>62446</v>
+      </c>
+      <c r="G215" t="s">
+        <v>752</v>
+      </c>
+      <c r="H215" t="s">
+        <v>753</v>
+      </c>
+      <c r="I215" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L215" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="216" spans="1:12">
+      <c r="A216" t="s">
+        <v>755</v>
+      </c>
+      <c r="B216" t="s">
+        <v>750</v>
+      </c>
+      <c r="C216" t="s">
+        <v>751</v>
+      </c>
+      <c r="D216" t="s">
+        <v>666</v>
+      </c>
+      <c r="E216" t="s">
+        <v>18</v>
+      </c>
+      <c r="F216">
+        <v>62446</v>
+      </c>
+      <c r="G216" t="s">
+        <v>752</v>
+      </c>
+      <c r="H216" t="s">
+        <v>753</v>
+      </c>
+      <c r="I216" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L216" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="217" spans="1:12">
+      <c r="A217" t="s">
+        <v>39</v>
+      </c>
+      <c r="B217" t="s">
+        <v>757</v>
+      </c>
+      <c r="C217" t="s">
+        <v>758</v>
+      </c>
+      <c r="D217" t="s">
+        <v>759</v>
+      </c>
+      <c r="E217" t="s">
+        <v>18</v>
+      </c>
+      <c r="F217">
+        <v>62824</v>
+      </c>
+      <c r="G217" t="s">
+        <v>760</v>
+      </c>
+      <c r="H217" t="s">
+        <v>761</v>
+      </c>
+      <c r="I217" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L217" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="218" spans="1:12">
+      <c r="A218" t="s">
+        <v>125</v>
+      </c>
+      <c r="B218" t="s">
+        <v>757</v>
+      </c>
+      <c r="C218" t="s">
+        <v>758</v>
+      </c>
+      <c r="D218" t="s">
+        <v>759</v>
+      </c>
+      <c r="E218" t="s">
+        <v>18</v>
+      </c>
+      <c r="F218">
+        <v>62824</v>
+      </c>
+      <c r="G218" t="s">
+        <v>760</v>
+      </c>
+      <c r="H218" t="s">
+        <v>761</v>
+      </c>
+      <c r="I218" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L218" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="219" spans="1:12">
+      <c r="A219" t="s">
+        <v>764</v>
+      </c>
+      <c r="B219" t="s">
+        <v>765</v>
+      </c>
+      <c r="C219" t="s">
+        <v>766</v>
+      </c>
+      <c r="D219" t="s">
+        <v>759</v>
+      </c>
+      <c r="E219" t="s">
+        <v>18</v>
+      </c>
+      <c r="F219">
+        <v>62824</v>
+      </c>
+      <c r="G219" t="s">
+        <v>760</v>
+      </c>
+      <c r="H219" t="s">
+        <v>761</v>
+      </c>
+      <c r="I219" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L219" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="220" spans="1:12">
+      <c r="A220" t="s">
+        <v>768</v>
+      </c>
+      <c r="B220" t="s">
+        <v>765</v>
+      </c>
+      <c r="C220" t="s">
+        <v>766</v>
+      </c>
+      <c r="D220" t="s">
+        <v>759</v>
+      </c>
+      <c r="E220" t="s">
+        <v>18</v>
+      </c>
+      <c r="F220">
+        <v>62824</v>
+      </c>
+      <c r="G220" t="s">
+        <v>760</v>
+      </c>
+      <c r="H220" t="s">
+        <v>761</v>
+      </c>
+      <c r="I220" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L220" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="221" spans="1:12">
+      <c r="A221" t="s">
+        <v>770</v>
+      </c>
+      <c r="B221" t="s">
+        <v>771</v>
+      </c>
+      <c r="C221" t="s">
+        <v>772</v>
+      </c>
+      <c r="D221" t="s">
+        <v>773</v>
+      </c>
+      <c r="E221" t="s">
+        <v>18</v>
+      </c>
+      <c r="F221">
+        <v>62868</v>
+      </c>
+      <c r="G221" t="s">
+        <v>752</v>
+      </c>
+      <c r="H221" t="s">
+        <v>774</v>
+      </c>
+      <c r="I221" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L221" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="222" spans="1:12">
+      <c r="A222" t="s">
+        <v>776</v>
+      </c>
+      <c r="B222" t="s">
+        <v>777</v>
+      </c>
+      <c r="C222" t="s">
+        <v>778</v>
+      </c>
+      <c r="D222" t="s">
+        <v>759</v>
+      </c>
+      <c r="E222" t="s">
+        <v>18</v>
+      </c>
+      <c r="F222">
+        <v>62824</v>
+      </c>
+      <c r="G222" t="s">
+        <v>760</v>
+      </c>
+      <c r="H222" t="s">
+        <v>779</v>
+      </c>
+      <c r="I222" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L222" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="223" spans="1:12">
+      <c r="A223" t="s">
+        <v>469</v>
+      </c>
+      <c r="B223" t="s">
+        <v>781</v>
+      </c>
+      <c r="C223" t="s">
+        <v>782</v>
+      </c>
+      <c r="D223" t="s">
+        <v>759</v>
+      </c>
+      <c r="E223" t="s">
+        <v>18</v>
+      </c>
+      <c r="F223">
+        <v>62824</v>
+      </c>
+      <c r="G223" t="s">
+        <v>760</v>
+      </c>
+      <c r="H223" t="s">
+        <v>779</v>
+      </c>
+      <c r="I223" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L223" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="224" spans="1:12">
+      <c r="A224" t="s">
+        <v>784</v>
+      </c>
+      <c r="B224" t="s">
+        <v>785</v>
+      </c>
+      <c r="C224" t="s">
+        <v>782</v>
+      </c>
+      <c r="D224" t="s">
+        <v>759</v>
+      </c>
+      <c r="E224" t="s">
+        <v>18</v>
+      </c>
+      <c r="F224">
+        <v>62824</v>
+      </c>
+      <c r="G224" t="s">
+        <v>760</v>
+      </c>
+      <c r="H224" t="s">
+        <v>779</v>
+      </c>
+      <c r="I224" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L224" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="225" spans="1:12">
+      <c r="A225" t="s">
+        <v>787</v>
+      </c>
+      <c r="B225" t="s">
+        <v>788</v>
+      </c>
+      <c r="C225" t="s">
+        <v>789</v>
+      </c>
+      <c r="D225" t="s">
+        <v>759</v>
+      </c>
+      <c r="E225" t="s">
+        <v>18</v>
+      </c>
+      <c r="F225">
+        <v>62824</v>
+      </c>
+      <c r="G225" t="s">
+        <v>760</v>
+      </c>
+      <c r="H225" t="s">
+        <v>779</v>
+      </c>
+      <c r="I225" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L225" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="226" spans="1:12">
+      <c r="A226" t="s">
+        <v>791</v>
+      </c>
+      <c r="B226" t="s">
+        <v>792</v>
+      </c>
+      <c r="C226" t="s">
+        <v>793</v>
+      </c>
+      <c r="D226" t="s">
+        <v>659</v>
+      </c>
+      <c r="E226" t="s">
+        <v>18</v>
+      </c>
+      <c r="F226">
+        <v>62842</v>
+      </c>
+      <c r="G226" t="s">
+        <v>794</v>
+      </c>
+      <c r="H226" t="s">
+        <v>795</v>
+      </c>
+      <c r="I226" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L226" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="227" spans="1:12">
+      <c r="A227" t="s">
+        <v>797</v>
+      </c>
+      <c r="B227" t="s">
+        <v>798</v>
+      </c>
+      <c r="C227" t="s">
+        <v>799</v>
+      </c>
+      <c r="D227" t="s">
+        <v>76</v>
+      </c>
+      <c r="E227" t="s">
+        <v>18</v>
+      </c>
+      <c r="F227">
+        <v>62837</v>
+      </c>
+      <c r="G227" t="s">
+        <v>794</v>
+      </c>
+      <c r="H227" t="s">
+        <v>800</v>
+      </c>
+      <c r="I227" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L227" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="228" spans="1:12">
+      <c r="A228" t="s">
+        <v>473</v>
+      </c>
+      <c r="B228" t="s">
+        <v>419</v>
+      </c>
+      <c r="C228" t="s">
+        <v>802</v>
+      </c>
+      <c r="D228" t="s">
+        <v>17</v>
+      </c>
+      <c r="E228" t="s">
+        <v>18</v>
+      </c>
+      <c r="F228">
+        <v>62886</v>
+      </c>
+      <c r="G228" t="s">
+        <v>794</v>
+      </c>
+      <c r="H228" t="s">
+        <v>803</v>
+      </c>
+      <c r="I228" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L228" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="229" spans="1:12">
+      <c r="A229" t="s">
+        <v>110</v>
+      </c>
+      <c r="B229" t="s">
+        <v>805</v>
+      </c>
+      <c r="C229" t="s">
+        <v>806</v>
+      </c>
+      <c r="D229" t="s">
+        <v>807</v>
+      </c>
+      <c r="E229" t="s">
+        <v>18</v>
+      </c>
+      <c r="F229">
+        <v>62850</v>
+      </c>
+      <c r="G229" t="s">
+        <v>794</v>
+      </c>
+      <c r="H229" t="s">
+        <v>803</v>
+      </c>
+      <c r="I229" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L229" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="230" spans="1:12">
+      <c r="A230" t="s">
+        <v>570</v>
+      </c>
+      <c r="B230" t="s">
+        <v>809</v>
+      </c>
+      <c r="C230" t="s">
+        <v>810</v>
+      </c>
+      <c r="D230" t="s">
+        <v>807</v>
+      </c>
+      <c r="E230" t="s">
+        <v>18</v>
+      </c>
+      <c r="F230">
+        <v>62850</v>
+      </c>
+      <c r="G230" t="s">
+        <v>794</v>
+      </c>
+      <c r="H230" t="s">
+        <v>803</v>
+      </c>
+      <c r="I230" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L230" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="231" spans="1:12">
+      <c r="A231" t="s">
+        <v>812</v>
+      </c>
+      <c r="B231" t="s">
+        <v>809</v>
+      </c>
+      <c r="C231" t="s">
+        <v>810</v>
+      </c>
+      <c r="D231" t="s">
+        <v>807</v>
+      </c>
+      <c r="E231" t="s">
+        <v>18</v>
+      </c>
+      <c r="F231">
+        <v>62850</v>
+      </c>
+      <c r="G231" t="s">
+        <v>794</v>
+      </c>
+      <c r="H231" t="s">
+        <v>803</v>
+      </c>
+      <c r="I231" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L231" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="232" spans="1:12">
+      <c r="A232" t="s">
+        <v>814</v>
+      </c>
+      <c r="B232" t="s">
+        <v>815</v>
+      </c>
+      <c r="C232" t="s">
+        <v>816</v>
+      </c>
+      <c r="D232" t="s">
+        <v>807</v>
+      </c>
+      <c r="E232" t="s">
+        <v>18</v>
+      </c>
+      <c r="F232">
+        <v>62850</v>
+      </c>
+      <c r="G232" t="s">
+        <v>794</v>
+      </c>
+      <c r="H232" t="s">
+        <v>803</v>
+      </c>
+      <c r="I232" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L232" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="233" spans="1:12">
+      <c r="A233" t="s">
+        <v>249</v>
+      </c>
+      <c r="B233" t="s">
+        <v>815</v>
+      </c>
+      <c r="C233" t="s">
+        <v>816</v>
+      </c>
+      <c r="D233" t="s">
+        <v>807</v>
+      </c>
+      <c r="E233" t="s">
+        <v>18</v>
+      </c>
+      <c r="F233">
+        <v>62850</v>
+      </c>
+      <c r="G233" t="s">
+        <v>794</v>
+      </c>
+      <c r="H233" t="s">
+        <v>803</v>
+      </c>
+      <c r="I233" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L233" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="234" spans="1:12">
+      <c r="A234" t="s">
+        <v>819</v>
+      </c>
+      <c r="B234" t="s">
+        <v>815</v>
+      </c>
+      <c r="C234" t="s">
+        <v>816</v>
+      </c>
+      <c r="D234" t="s">
+        <v>807</v>
+      </c>
+      <c r="E234" t="s">
+        <v>18</v>
+      </c>
+      <c r="F234">
+        <v>62850</v>
+      </c>
+      <c r="G234" t="s">
+        <v>794</v>
+      </c>
+      <c r="H234" t="s">
+        <v>803</v>
+      </c>
+      <c r="I234" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L234" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="235" spans="1:12">
+      <c r="A235" t="s">
+        <v>59</v>
+      </c>
+      <c r="B235" t="s">
+        <v>821</v>
+      </c>
+      <c r="C235" t="s">
+        <v>822</v>
+      </c>
+      <c r="D235" t="s">
+        <v>76</v>
+      </c>
+      <c r="E235" t="s">
+        <v>18</v>
+      </c>
+      <c r="F235">
+        <v>62837</v>
+      </c>
+      <c r="G235" t="s">
+        <v>794</v>
+      </c>
+      <c r="H235" t="s">
+        <v>803</v>
+      </c>
+      <c r="I235" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L235" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="236" spans="1:12">
+      <c r="A236" t="s">
+        <v>93</v>
+      </c>
+      <c r="B236" t="s">
+        <v>821</v>
+      </c>
+      <c r="C236" t="s">
+        <v>822</v>
+      </c>
+      <c r="D236" t="s">
+        <v>76</v>
+      </c>
+      <c r="E236" t="s">
+        <v>18</v>
+      </c>
+      <c r="F236">
+        <v>62837</v>
+      </c>
+      <c r="G236" t="s">
+        <v>794</v>
+      </c>
+      <c r="H236" t="s">
+        <v>803</v>
+      </c>
+      <c r="I236" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L236" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="237" spans="1:12">
+      <c r="A237" t="s">
+        <v>80</v>
+      </c>
+      <c r="B237" t="s">
+        <v>650</v>
+      </c>
+      <c r="C237" t="s">
+        <v>825</v>
+      </c>
+      <c r="D237" t="s">
+        <v>599</v>
+      </c>
+      <c r="E237" t="s">
+        <v>18</v>
+      </c>
+      <c r="F237">
+        <v>62823</v>
+      </c>
+      <c r="G237" t="s">
+        <v>794</v>
+      </c>
+      <c r="H237" t="s">
+        <v>803</v>
+      </c>
+      <c r="I237" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L237" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="238" spans="1:12">
+      <c r="A238" t="s">
+        <v>827</v>
+      </c>
+      <c r="B238" t="s">
+        <v>650</v>
+      </c>
+      <c r="C238" t="s">
+        <v>825</v>
+      </c>
+      <c r="D238" t="s">
+        <v>599</v>
+      </c>
+      <c r="E238" t="s">
+        <v>18</v>
+      </c>
+      <c r="F238">
+        <v>62823</v>
+      </c>
+      <c r="G238" t="s">
+        <v>794</v>
+      </c>
+      <c r="H238" t="s">
+        <v>803</v>
+      </c>
+      <c r="I238" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L238" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="239" spans="1:12">
+      <c r="A239" t="s">
+        <v>447</v>
+      </c>
+      <c r="B239" t="s">
+        <v>829</v>
+      </c>
+      <c r="C239" t="s">
+        <v>830</v>
+      </c>
+      <c r="D239" t="s">
+        <v>599</v>
+      </c>
+      <c r="E239" t="s">
+        <v>18</v>
+      </c>
+      <c r="F239">
+        <v>62823</v>
+      </c>
+      <c r="G239" t="s">
+        <v>794</v>
+      </c>
+      <c r="H239" t="s">
+        <v>803</v>
+      </c>
+      <c r="I239" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L239" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="240" spans="1:12">
+      <c r="A240" t="s">
+        <v>832</v>
+      </c>
+      <c r="B240" t="s">
+        <v>829</v>
+      </c>
+      <c r="C240" t="s">
+        <v>830</v>
+      </c>
+      <c r="D240" t="s">
+        <v>599</v>
+      </c>
+      <c r="E240" t="s">
+        <v>18</v>
+      </c>
+      <c r="F240">
+        <v>62823</v>
+      </c>
+      <c r="G240" t="s">
+        <v>794</v>
+      </c>
+      <c r="H240" t="s">
+        <v>803</v>
+      </c>
+      <c r="I240" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L240" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="241" spans="1:12">
+      <c r="A241" t="s">
+        <v>690</v>
+      </c>
+      <c r="B241" t="s">
+        <v>805</v>
+      </c>
+      <c r="C241" t="s">
+        <v>806</v>
+      </c>
+      <c r="D241" t="s">
+        <v>807</v>
+      </c>
+      <c r="E241" t="s">
+        <v>18</v>
+      </c>
+      <c r="F241">
+        <v>62850</v>
+      </c>
+      <c r="G241" t="s">
+        <v>794</v>
+      </c>
+      <c r="H241" t="s">
+        <v>803</v>
+      </c>
+      <c r="I241" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L241" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="242" spans="1:12">
+      <c r="A242" t="s">
+        <v>835</v>
+      </c>
+      <c r="B242" t="s">
+        <v>836</v>
+      </c>
+      <c r="C242" t="s">
+        <v>837</v>
+      </c>
+      <c r="D242" t="s">
+        <v>96</v>
+      </c>
+      <c r="E242" t="s">
+        <v>18</v>
+      </c>
+      <c r="F242">
+        <v>62851</v>
+      </c>
+      <c r="G242" t="s">
+        <v>838</v>
+      </c>
+      <c r="H242" t="s">
+        <v>839</v>
+      </c>
+      <c r="I242" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L242" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="243" spans="1:12">
+      <c r="A243" t="s">
+        <v>841</v>
+      </c>
+      <c r="B243" t="s">
+        <v>836</v>
+      </c>
+      <c r="C243" t="s">
+        <v>837</v>
+      </c>
+      <c r="D243" t="s">
+        <v>96</v>
+      </c>
+      <c r="E243" t="s">
+        <v>18</v>
+      </c>
+      <c r="F243">
+        <v>62851</v>
+      </c>
+      <c r="G243" t="s">
+        <v>838</v>
+      </c>
+      <c r="H243" t="s">
+        <v>839</v>
+      </c>
+      <c r="I243" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L243" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="244" spans="1:12">
+      <c r="A244" t="s">
+        <v>78</v>
+      </c>
+      <c r="B244" t="s">
+        <v>843</v>
+      </c>
+      <c r="C244" t="s">
+        <v>844</v>
+      </c>
+      <c r="D244" t="s">
+        <v>96</v>
+      </c>
+      <c r="E244" t="s">
+        <v>18</v>
+      </c>
+      <c r="F244">
+        <v>62851</v>
+      </c>
+      <c r="G244" t="s">
+        <v>838</v>
+      </c>
+      <c r="H244" t="s">
+        <v>839</v>
+      </c>
+      <c r="I244" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L244" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="245" spans="1:12">
+      <c r="A245" t="s">
+        <v>78</v>
+      </c>
+      <c r="B245" t="s">
+        <v>846</v>
+      </c>
+      <c r="C245" t="s">
+        <v>847</v>
+      </c>
+      <c r="D245" t="s">
+        <v>96</v>
+      </c>
+      <c r="E245" t="s">
+        <v>18</v>
+      </c>
+      <c r="F245">
+        <v>62851</v>
+      </c>
+      <c r="G245" t="s">
+        <v>838</v>
+      </c>
+      <c r="H245" t="s">
+        <v>848</v>
+      </c>
+      <c r="I245" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L245" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="246" spans="1:12">
+      <c r="A246" t="s">
+        <v>690</v>
+      </c>
+      <c r="B246" t="s">
+        <v>850</v>
+      </c>
+      <c r="C246" t="s">
+        <v>851</v>
+      </c>
+      <c r="D246" t="s">
+        <v>96</v>
+      </c>
+      <c r="E246" t="s">
+        <v>18</v>
+      </c>
+      <c r="F246">
+        <v>62851</v>
+      </c>
+      <c r="G246" t="s">
+        <v>838</v>
+      </c>
+      <c r="H246" t="s">
+        <v>848</v>
+      </c>
+      <c r="I246" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L246" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="247" spans="1:12">
+      <c r="A247" t="s">
+        <v>812</v>
+      </c>
+      <c r="B247" t="s">
+        <v>291</v>
+      </c>
+      <c r="C247" t="s">
+        <v>853</v>
+      </c>
+      <c r="D247" t="s">
+        <v>96</v>
+      </c>
+      <c r="E247" t="s">
+        <v>18</v>
+      </c>
+      <c r="F247">
+        <v>62851</v>
+      </c>
+      <c r="G247" t="s">
+        <v>838</v>
+      </c>
+      <c r="H247" t="s">
+        <v>848</v>
+      </c>
+      <c r="I247" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L247" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="248" spans="1:12">
+      <c r="A248" t="s">
+        <v>855</v>
+      </c>
+      <c r="B248" t="s">
+        <v>291</v>
+      </c>
+      <c r="C248" t="s">
+        <v>853</v>
+      </c>
+      <c r="D248" t="s">
+        <v>96</v>
+      </c>
+      <c r="E248" t="s">
+        <v>18</v>
+      </c>
+      <c r="F248">
+        <v>62851</v>
+      </c>
+      <c r="G248" t="s">
+        <v>838</v>
+      </c>
+      <c r="H248" t="s">
+        <v>848</v>
+      </c>
+      <c r="I248" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L248" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="249" spans="1:12">
+      <c r="A249" t="s">
+        <v>857</v>
+      </c>
+      <c r="B249" t="s">
+        <v>171</v>
+      </c>
+      <c r="C249" t="s">
+        <v>858</v>
+      </c>
+      <c r="D249" t="s">
+        <v>96</v>
+      </c>
+      <c r="E249" t="s">
+        <v>18</v>
+      </c>
+      <c r="F249">
+        <v>62851</v>
+      </c>
+      <c r="G249" t="s">
+        <v>838</v>
+      </c>
+      <c r="H249" t="s">
+        <v>848</v>
+      </c>
+      <c r="I249" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L249" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="250" spans="1:12">
+      <c r="A250" t="s">
+        <v>860</v>
+      </c>
+      <c r="B250" t="s">
+        <v>861</v>
+      </c>
+      <c r="C250" t="s">
+        <v>862</v>
+      </c>
+      <c r="D250" t="s">
+        <v>91</v>
+      </c>
+      <c r="E250" t="s">
+        <v>18</v>
+      </c>
+      <c r="F250">
+        <v>62895</v>
+      </c>
+      <c r="G250" t="s">
+        <v>838</v>
+      </c>
+      <c r="H250" t="s">
+        <v>848</v>
+      </c>
+      <c r="I250" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L250" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="251" spans="1:12">
+      <c r="A251" t="s">
+        <v>864</v>
+      </c>
+      <c r="B251" t="s">
+        <v>865</v>
+      </c>
+      <c r="C251" t="s">
+        <v>866</v>
+      </c>
+      <c r="D251" t="s">
+        <v>807</v>
+      </c>
+      <c r="E251" t="s">
+        <v>18</v>
+      </c>
+      <c r="F251">
+        <v>62850</v>
+      </c>
+      <c r="G251" t="s">
+        <v>867</v>
+      </c>
+      <c r="H251" t="s">
+        <v>868</v>
+      </c>
+      <c r="I251" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L251" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="252" spans="1:12">
+      <c r="A252" t="s">
+        <v>870</v>
+      </c>
+      <c r="B252" t="s">
+        <v>871</v>
+      </c>
+      <c r="C252" t="s">
+        <v>872</v>
+      </c>
+      <c r="D252" t="s">
+        <v>807</v>
+      </c>
+      <c r="E252" t="s">
+        <v>18</v>
+      </c>
+      <c r="F252">
+        <v>62850</v>
+      </c>
+      <c r="G252" t="s">
+        <v>867</v>
+      </c>
+      <c r="H252" t="s">
+        <v>873</v>
+      </c>
+      <c r="I252" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L252" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="253" spans="1:12">
+      <c r="A253" t="s">
+        <v>528</v>
+      </c>
+      <c r="B253" t="s">
+        <v>875</v>
+      </c>
+      <c r="C253" t="s">
+        <v>876</v>
+      </c>
+      <c r="D253" t="s">
+        <v>807</v>
+      </c>
+      <c r="E253" t="s">
+        <v>18</v>
+      </c>
+      <c r="F253">
+        <v>62850</v>
+      </c>
+      <c r="G253" t="s">
+        <v>867</v>
+      </c>
+      <c r="H253" t="s">
+        <v>873</v>
+      </c>
+      <c r="I253" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L253" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="254" spans="1:12">
+      <c r="A254" t="s">
+        <v>93</v>
+      </c>
+      <c r="B254" t="s">
+        <v>878</v>
+      </c>
+      <c r="C254" t="s">
+        <v>879</v>
+      </c>
+      <c r="D254" t="s">
+        <v>807</v>
+      </c>
+      <c r="E254" t="s">
+        <v>18</v>
+      </c>
+      <c r="F254">
+        <v>62850</v>
+      </c>
+      <c r="G254" t="s">
+        <v>867</v>
+      </c>
+      <c r="H254" t="s">
+        <v>873</v>
+      </c>
+      <c r="I254" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L254" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="255" spans="1:12">
+      <c r="A255" t="s">
+        <v>881</v>
+      </c>
+      <c r="B255" t="s">
+        <v>882</v>
+      </c>
+      <c r="C255" t="s">
+        <v>883</v>
+      </c>
+      <c r="D255" t="s">
+        <v>599</v>
+      </c>
+      <c r="E255" t="s">
+        <v>18</v>
+      </c>
+      <c r="F255">
+        <v>62823</v>
+      </c>
+      <c r="G255" t="s">
+        <v>867</v>
+      </c>
+      <c r="H255" t="s">
+        <v>873</v>
+      </c>
+      <c r="I255" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L255" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="256" spans="1:12">
+      <c r="A256" t="s">
+        <v>73</v>
+      </c>
+      <c r="B256" t="s">
+        <v>882</v>
+      </c>
+      <c r="C256" t="s">
+        <v>883</v>
+      </c>
+      <c r="D256" t="s">
+        <v>599</v>
+      </c>
+      <c r="E256" t="s">
+        <v>18</v>
+      </c>
+      <c r="F256">
+        <v>62823</v>
+      </c>
+      <c r="G256" t="s">
+        <v>867</v>
+      </c>
+      <c r="H256" t="s">
+        <v>873</v>
+      </c>
+      <c r="I256" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L256" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="257" spans="1:12">
+      <c r="A257" t="s">
+        <v>193</v>
+      </c>
+      <c r="B257" t="s">
+        <v>886</v>
+      </c>
+      <c r="C257" t="s">
+        <v>883</v>
+      </c>
+      <c r="D257" t="s">
+        <v>599</v>
+      </c>
+      <c r="E257" t="s">
+        <v>18</v>
+      </c>
+      <c r="F257">
+        <v>62823</v>
+      </c>
+      <c r="G257" t="s">
+        <v>867</v>
+      </c>
+      <c r="H257" t="s">
+        <v>873</v>
+      </c>
+      <c r="I257" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L257" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="258" spans="1:12">
+      <c r="A258" t="s">
+        <v>888</v>
+      </c>
+      <c r="B258" t="s">
+        <v>889</v>
+      </c>
+      <c r="C258" t="s">
+        <v>890</v>
+      </c>
+      <c r="D258" t="s">
+        <v>599</v>
+      </c>
+      <c r="E258" t="s">
+        <v>18</v>
+      </c>
+      <c r="F258">
+        <v>62823</v>
+      </c>
+      <c r="G258" t="s">
+        <v>867</v>
+      </c>
+      <c r="H258" t="s">
+        <v>873</v>
+      </c>
+      <c r="I258" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L258" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="259" spans="1:12">
+      <c r="A259" t="s">
+        <v>338</v>
+      </c>
+      <c r="B259" t="s">
+        <v>447</v>
+      </c>
+      <c r="C259" t="s">
+        <v>892</v>
+      </c>
+      <c r="D259" t="s">
+        <v>599</v>
+      </c>
+      <c r="E259" t="s">
+        <v>18</v>
+      </c>
+      <c r="F259">
+        <v>62823</v>
+      </c>
+      <c r="G259" t="s">
+        <v>867</v>
+      </c>
+      <c r="H259" t="s">
+        <v>873</v>
+      </c>
+      <c r="I259" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L259" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="260" spans="1:12">
+      <c r="A260" t="s">
+        <v>894</v>
+      </c>
+      <c r="B260" t="s">
+        <v>447</v>
+      </c>
+      <c r="C260" t="s">
+        <v>892</v>
+      </c>
+      <c r="D260" t="s">
+        <v>599</v>
+      </c>
+      <c r="E260" t="s">
+        <v>18</v>
+      </c>
+      <c r="F260">
+        <v>62823</v>
+      </c>
+      <c r="G260" t="s">
+        <v>867</v>
+      </c>
+      <c r="H260" t="s">
+        <v>873</v>
+      </c>
+      <c r="I260" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L260" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="261" spans="1:12">
+      <c r="A261" t="s">
+        <v>896</v>
+      </c>
+      <c r="B261" t="s">
+        <v>447</v>
+      </c>
+      <c r="C261" t="s">
+        <v>892</v>
+      </c>
+      <c r="D261" t="s">
+        <v>599</v>
+      </c>
+      <c r="E261" t="s">
+        <v>18</v>
+      </c>
+      <c r="F261">
+        <v>62823</v>
+      </c>
+      <c r="G261" t="s">
+        <v>867</v>
+      </c>
+      <c r="H261" t="s">
+        <v>873</v>
+      </c>
+      <c r="I261" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L261" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="262" spans="1:12">
+      <c r="A262" t="s">
+        <v>898</v>
+      </c>
+      <c r="B262" t="s">
+        <v>899</v>
+      </c>
+      <c r="C262" t="s">
+        <v>900</v>
+      </c>
+      <c r="D262" t="s">
+        <v>599</v>
+      </c>
+      <c r="E262" t="s">
+        <v>18</v>
+      </c>
+      <c r="F262">
+        <v>62823</v>
+      </c>
+      <c r="G262" t="s">
+        <v>867</v>
+      </c>
+      <c r="H262" t="s">
+        <v>873</v>
+      </c>
+      <c r="I262" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L262" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="263" spans="1:12">
+      <c r="A263" t="s">
+        <v>902</v>
+      </c>
+      <c r="B263" t="s">
+        <v>899</v>
+      </c>
+      <c r="C263" t="s">
+        <v>903</v>
+      </c>
+      <c r="D263" t="s">
+        <v>599</v>
+      </c>
+      <c r="E263" t="s">
+        <v>18</v>
+      </c>
+      <c r="F263">
+        <v>62823</v>
+      </c>
+      <c r="G263" t="s">
+        <v>867</v>
+      </c>
+      <c r="H263" t="s">
+        <v>873</v>
+      </c>
+      <c r="I263" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L263" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="264" spans="1:12">
+      <c r="A264" t="s">
+        <v>93</v>
+      </c>
+      <c r="B264" t="s">
+        <v>899</v>
+      </c>
+      <c r="C264" t="s">
+        <v>903</v>
+      </c>
+      <c r="D264" t="s">
+        <v>599</v>
+      </c>
+      <c r="E264" t="s">
+        <v>18</v>
+      </c>
+      <c r="F264">
+        <v>62823</v>
+      </c>
+      <c r="G264" t="s">
+        <v>867</v>
+      </c>
+      <c r="H264" t="s">
+        <v>873</v>
+      </c>
+      <c r="I264" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L264" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="265" spans="1:12">
+      <c r="A265" t="s">
+        <v>330</v>
+      </c>
+      <c r="B265" t="s">
+        <v>906</v>
+      </c>
+      <c r="C265" t="s">
+        <v>907</v>
+      </c>
+      <c r="D265" t="s">
+        <v>599</v>
+      </c>
+      <c r="E265" t="s">
+        <v>18</v>
+      </c>
+      <c r="F265">
+        <v>62823</v>
+      </c>
+      <c r="G265" t="s">
+        <v>867</v>
+      </c>
+      <c r="H265" t="s">
+        <v>873</v>
+      </c>
+      <c r="I265" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L265" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="266" spans="1:12">
+      <c r="A266" t="s">
+        <v>909</v>
+      </c>
+      <c r="B266" t="s">
+        <v>910</v>
+      </c>
+      <c r="C266" t="s">
+        <v>911</v>
+      </c>
+      <c r="D266" t="s">
+        <v>599</v>
+      </c>
+      <c r="E266" t="s">
+        <v>18</v>
+      </c>
+      <c r="F266">
+        <v>62823</v>
+      </c>
+      <c r="G266" t="s">
+        <v>867</v>
+      </c>
+      <c r="H266" t="s">
+        <v>873</v>
+      </c>
+      <c r="I266" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L266" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="267" spans="1:12">
+      <c r="A267" t="s">
+        <v>764</v>
+      </c>
+      <c r="B267" t="s">
+        <v>74</v>
+      </c>
+      <c r="C267" t="s">
+        <v>913</v>
+      </c>
+      <c r="D267" t="s">
+        <v>599</v>
+      </c>
+      <c r="E267" t="s">
+        <v>18</v>
+      </c>
+      <c r="F267">
+        <v>62823</v>
+      </c>
+      <c r="G267" t="s">
+        <v>867</v>
+      </c>
+      <c r="H267" t="s">
+        <v>873</v>
+      </c>
+      <c r="I267" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L267" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="268" spans="1:12">
+      <c r="A268" t="s">
+        <v>170</v>
+      </c>
+      <c r="B268" t="s">
+        <v>74</v>
+      </c>
+      <c r="C268" t="s">
+        <v>913</v>
+      </c>
+      <c r="D268" t="s">
+        <v>599</v>
+      </c>
+      <c r="E268" t="s">
+        <v>18</v>
+      </c>
+      <c r="F268">
+        <v>62823</v>
+      </c>
+      <c r="G268" t="s">
+        <v>867</v>
+      </c>
+      <c r="H268" t="s">
+        <v>873</v>
+      </c>
+      <c r="I268" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L268" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="269" spans="1:12">
+      <c r="A269" t="s">
+        <v>916</v>
+      </c>
+      <c r="B269" t="s">
+        <v>917</v>
+      </c>
+      <c r="C269" t="s">
+        <v>918</v>
+      </c>
+      <c r="D269" t="s">
+        <v>807</v>
+      </c>
+      <c r="E269" t="s">
+        <v>18</v>
+      </c>
+      <c r="F269">
+        <v>62850</v>
+      </c>
+      <c r="G269" t="s">
+        <v>919</v>
+      </c>
+      <c r="H269" t="s">
+        <v>920</v>
+      </c>
+      <c r="I269" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L269" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="270" spans="1:12">
+      <c r="A270" t="s">
+        <v>382</v>
+      </c>
+      <c r="B270" t="s">
+        <v>122</v>
+      </c>
+      <c r="C270" t="s">
+        <v>922</v>
+      </c>
+      <c r="D270" t="s">
+        <v>807</v>
+      </c>
+      <c r="E270" t="s">
+        <v>18</v>
+      </c>
+      <c r="F270">
+        <v>62850</v>
+      </c>
+      <c r="G270" t="s">
+        <v>919</v>
+      </c>
+      <c r="H270" t="s">
+        <v>920</v>
+      </c>
+      <c r="I270" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L270" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="271" spans="1:12">
+      <c r="A271" t="s">
+        <v>924</v>
+      </c>
+      <c r="B271" t="s">
+        <v>925</v>
+      </c>
+      <c r="C271" t="s">
+        <v>926</v>
+      </c>
+      <c r="D271" t="s">
+        <v>927</v>
+      </c>
+      <c r="E271" t="s">
+        <v>18</v>
+      </c>
+      <c r="F271">
+        <v>62899</v>
+      </c>
+      <c r="G271" t="s">
+        <v>919</v>
+      </c>
+      <c r="H271" t="s">
+        <v>920</v>
+      </c>
+      <c r="I271" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L271" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="272" spans="1:12">
+      <c r="A272" t="s">
+        <v>929</v>
+      </c>
+      <c r="B272" t="s">
+        <v>925</v>
+      </c>
+      <c r="C272" t="s">
+        <v>930</v>
+      </c>
+      <c r="D272" t="s">
+        <v>927</v>
+      </c>
+      <c r="E272" t="s">
+        <v>18</v>
+      </c>
+      <c r="F272">
+        <v>62899</v>
+      </c>
+      <c r="G272" t="s">
+        <v>919</v>
+      </c>
+      <c r="H272" t="s">
+        <v>920</v>
+      </c>
+      <c r="I272" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L272" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="273" spans="1:12">
+      <c r="A273" t="s">
+        <v>932</v>
+      </c>
+      <c r="B273" t="s">
+        <v>933</v>
+      </c>
+      <c r="C273" t="s">
+        <v>934</v>
+      </c>
+      <c r="D273" t="s">
+        <v>927</v>
+      </c>
+      <c r="E273" t="s">
+        <v>18</v>
+      </c>
+      <c r="F273">
+        <v>62899</v>
+      </c>
+      <c r="G273" t="s">
+        <v>919</v>
+      </c>
+      <c r="H273" t="s">
+        <v>920</v>
+      </c>
+      <c r="I273" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L273" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="274" spans="1:12">
+      <c r="A274" t="s">
+        <v>936</v>
+      </c>
+      <c r="B274" t="s">
+        <v>933</v>
+      </c>
+      <c r="C274" t="s">
+        <v>934</v>
+      </c>
+      <c r="D274" t="s">
+        <v>927</v>
+      </c>
+      <c r="E274" t="s">
+        <v>18</v>
+      </c>
+      <c r="F274">
+        <v>62899</v>
+      </c>
+      <c r="G274" t="s">
+        <v>919</v>
+      </c>
+      <c r="H274" t="s">
+        <v>920</v>
+      </c>
+      <c r="I274" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L274" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="275" spans="1:12">
+      <c r="A275" t="s">
+        <v>938</v>
+      </c>
+      <c r="B275" t="s">
+        <v>933</v>
+      </c>
+      <c r="C275" t="s">
+        <v>939</v>
+      </c>
+      <c r="D275" t="s">
+        <v>927</v>
+      </c>
+      <c r="E275" t="s">
+        <v>18</v>
+      </c>
+      <c r="F275">
+        <v>62899</v>
+      </c>
+      <c r="G275" t="s">
+        <v>919</v>
+      </c>
+      <c r="H275" t="s">
+        <v>920</v>
+      </c>
+      <c r="I275" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L275" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="276" spans="1:12">
+      <c r="A276" t="s">
+        <v>386</v>
+      </c>
+      <c r="B276" t="s">
+        <v>941</v>
+      </c>
+      <c r="C276" t="s">
+        <v>942</v>
+      </c>
+      <c r="D276" t="s">
+        <v>927</v>
+      </c>
+      <c r="E276" t="s">
+        <v>18</v>
+      </c>
+      <c r="F276">
+        <v>62899</v>
+      </c>
+      <c r="G276" t="s">
+        <v>919</v>
+      </c>
+      <c r="H276" t="s">
+        <v>920</v>
+      </c>
+      <c r="I276" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L276" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="277" spans="1:12">
+      <c r="A277" t="s">
+        <v>944</v>
+      </c>
+      <c r="B277" t="s">
+        <v>945</v>
+      </c>
+      <c r="C277" t="s">
+        <v>946</v>
+      </c>
+      <c r="D277" t="s">
+        <v>927</v>
+      </c>
+      <c r="E277" t="s">
+        <v>18</v>
+      </c>
+      <c r="F277">
+        <v>62899</v>
+      </c>
+      <c r="G277" t="s">
+        <v>919</v>
+      </c>
+      <c r="H277" t="s">
+        <v>920</v>
+      </c>
+      <c r="I277" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L277" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="278" spans="1:12">
+      <c r="A278" t="s">
+        <v>948</v>
+      </c>
+      <c r="B278" t="s">
+        <v>287</v>
+      </c>
+      <c r="C278" t="s">
+        <v>949</v>
+      </c>
+      <c r="D278" t="s">
+        <v>807</v>
+      </c>
+      <c r="E278" t="s">
+        <v>18</v>
+      </c>
+      <c r="F278">
+        <v>62850</v>
+      </c>
+      <c r="G278" t="s">
+        <v>919</v>
+      </c>
+      <c r="H278" t="s">
+        <v>920</v>
+      </c>
+      <c r="I278" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L278" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="279" spans="1:12">
+      <c r="A279" t="s">
+        <v>460</v>
+      </c>
+      <c r="B279" t="s">
+        <v>287</v>
+      </c>
+      <c r="C279" t="s">
+        <v>949</v>
+      </c>
+      <c r="D279" t="s">
+        <v>807</v>
+      </c>
+      <c r="E279" t="s">
+        <v>18</v>
+      </c>
+      <c r="F279">
+        <v>62850</v>
+      </c>
+      <c r="G279" t="s">
+        <v>919</v>
+      </c>
+      <c r="H279" t="s">
+        <v>920</v>
+      </c>
+      <c r="I279" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L279" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="280" spans="1:12">
+      <c r="A280" t="s">
+        <v>93</v>
+      </c>
+      <c r="B280" t="s">
+        <v>917</v>
+      </c>
+      <c r="C280" t="s">
+        <v>918</v>
+      </c>
+      <c r="D280" t="s">
+        <v>807</v>
+      </c>
+      <c r="E280" t="s">
+        <v>18</v>
+      </c>
+      <c r="F280">
+        <v>62850</v>
+      </c>
+      <c r="G280" t="s">
+        <v>919</v>
+      </c>
+      <c r="H280" t="s">
+        <v>920</v>
+      </c>
+      <c r="I280" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L280" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="281" spans="1:12">
+      <c r="A281" t="s">
+        <v>953</v>
+      </c>
+      <c r="B281" t="s">
+        <v>954</v>
+      </c>
+      <c r="C281" t="s">
+        <v>955</v>
+      </c>
+      <c r="D281" t="s">
+        <v>807</v>
+      </c>
+      <c r="E281" t="s">
+        <v>18</v>
+      </c>
+      <c r="F281">
+        <v>62850</v>
+      </c>
+      <c r="G281" t="s">
+        <v>919</v>
+      </c>
+      <c r="H281" t="s">
+        <v>920</v>
+      </c>
+      <c r="I281" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L281" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="282" spans="1:12">
+      <c r="A282" t="s">
+        <v>180</v>
+      </c>
+      <c r="B282" t="s">
+        <v>957</v>
+      </c>
+      <c r="C282" t="s">
+        <v>958</v>
+      </c>
+      <c r="D282" t="s">
+        <v>927</v>
+      </c>
+      <c r="E282" t="s">
+        <v>18</v>
+      </c>
+      <c r="F282">
+        <v>62899</v>
+      </c>
+      <c r="G282" t="s">
+        <v>919</v>
+      </c>
+      <c r="H282" t="s">
+        <v>920</v>
+      </c>
+      <c r="I282" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L282" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="283" spans="1:12">
+      <c r="A283" t="s">
+        <v>960</v>
+      </c>
+      <c r="B283" t="s">
+        <v>961</v>
+      </c>
+      <c r="C283" t="s">
+        <v>962</v>
+      </c>
+      <c r="D283" t="s">
+        <v>927</v>
+      </c>
+      <c r="E283" t="s">
+        <v>18</v>
+      </c>
+      <c r="F283">
+        <v>62899</v>
+      </c>
+      <c r="G283" t="s">
+        <v>919</v>
+      </c>
+      <c r="H283" t="s">
+        <v>963</v>
+      </c>
+      <c r="I283" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L283" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="284" spans="1:12">
+      <c r="A284" t="s">
+        <v>110</v>
+      </c>
+      <c r="B284" t="s">
+        <v>965</v>
+      </c>
+      <c r="C284" t="s">
+        <v>966</v>
+      </c>
+      <c r="D284" t="s">
+        <v>927</v>
+      </c>
+      <c r="E284" t="s">
+        <v>18</v>
+      </c>
+      <c r="F284">
+        <v>62899</v>
+      </c>
+      <c r="G284" t="s">
+        <v>919</v>
+      </c>
+      <c r="H284" t="s">
+        <v>963</v>
+      </c>
+      <c r="I284" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L284" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="285" spans="1:12">
+      <c r="A285" t="s">
+        <v>681</v>
+      </c>
+      <c r="B285" t="s">
+        <v>968</v>
+      </c>
+      <c r="C285" t="s">
+        <v>969</v>
+      </c>
+      <c r="D285" t="s">
+        <v>927</v>
+      </c>
+      <c r="E285" t="s">
+        <v>18</v>
+      </c>
+      <c r="F285">
+        <v>62899</v>
+      </c>
+      <c r="G285" t="s">
+        <v>919</v>
+      </c>
+      <c r="H285" t="s">
+        <v>963</v>
+      </c>
+      <c r="I285" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L285" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="286" spans="1:12">
+      <c r="A286" t="s">
+        <v>971</v>
+      </c>
+      <c r="B286" t="s">
+        <v>972</v>
+      </c>
+      <c r="C286" t="s">
+        <v>973</v>
+      </c>
+      <c r="D286" t="s">
+        <v>927</v>
+      </c>
+      <c r="E286" t="s">
+        <v>18</v>
+      </c>
+      <c r="F286">
+        <v>62899</v>
+      </c>
+      <c r="G286" t="s">
+        <v>919</v>
+      </c>
+      <c r="H286" t="s">
+        <v>963</v>
+      </c>
+      <c r="I286" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L286" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="287" spans="1:12">
+      <c r="A287" t="s">
+        <v>975</v>
+      </c>
+      <c r="B287" t="s">
+        <v>976</v>
+      </c>
+      <c r="C287" t="s">
+        <v>977</v>
+      </c>
+      <c r="D287" t="s">
+        <v>927</v>
+      </c>
+      <c r="E287" t="s">
+        <v>18</v>
+      </c>
+      <c r="F287">
+        <v>62899</v>
+      </c>
+      <c r="G287" t="s">
+        <v>919</v>
+      </c>
+      <c r="H287" t="s">
+        <v>963</v>
+      </c>
+      <c r="I287" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L287" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="288" spans="1:12">
+      <c r="A288" t="s">
+        <v>191</v>
+      </c>
+      <c r="B288" t="s">
+        <v>965</v>
+      </c>
+      <c r="C288" t="s">
+        <v>979</v>
+      </c>
+      <c r="D288" t="s">
+        <v>927</v>
+      </c>
+      <c r="E288" t="s">
+        <v>18</v>
+      </c>
+      <c r="F288">
+        <v>62899</v>
+      </c>
+      <c r="G288" t="s">
+        <v>919</v>
+      </c>
+      <c r="H288" t="s">
+        <v>963</v>
+      </c>
+      <c r="I288" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L288" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="289" spans="1:12">
+      <c r="A289" t="s">
+        <v>528</v>
+      </c>
+      <c r="B289" t="s">
+        <v>981</v>
+      </c>
+      <c r="C289" t="s">
+        <v>982</v>
+      </c>
+      <c r="D289" t="s">
+        <v>927</v>
+      </c>
+      <c r="E289" t="s">
+        <v>18</v>
+      </c>
+      <c r="F289">
+        <v>62899</v>
+      </c>
+      <c r="G289" t="s">
+        <v>919</v>
+      </c>
+      <c r="H289" t="s">
+        <v>963</v>
+      </c>
+      <c r="I289" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L289" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="290" spans="1:12">
+      <c r="A290" t="s">
+        <v>984</v>
+      </c>
+      <c r="B290" t="s">
+        <v>985</v>
+      </c>
+      <c r="C290" t="s">
+        <v>986</v>
+      </c>
+      <c r="D290" t="s">
+        <v>927</v>
+      </c>
+      <c r="E290" t="s">
+        <v>18</v>
+      </c>
+      <c r="F290">
+        <v>62899</v>
+      </c>
+      <c r="G290" t="s">
+        <v>919</v>
+      </c>
+      <c r="H290" t="s">
+        <v>963</v>
+      </c>
+      <c r="I290" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L290" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="291" spans="1:12">
+      <c r="A291" t="s">
+        <v>382</v>
+      </c>
+      <c r="B291" t="s">
+        <v>988</v>
+      </c>
+      <c r="C291" t="s">
+        <v>989</v>
+      </c>
+      <c r="D291" t="s">
+        <v>927</v>
+      </c>
+      <c r="E291" t="s">
+        <v>18</v>
+      </c>
+      <c r="F291">
+        <v>62899</v>
+      </c>
+      <c r="G291" t="s">
+        <v>990</v>
+      </c>
+      <c r="H291" t="s">
+        <v>991</v>
+      </c>
+      <c r="I291" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L291" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="292" spans="1:12">
+      <c r="A292" t="s">
+        <v>632</v>
+      </c>
+      <c r="B292" t="s">
+        <v>238</v>
+      </c>
+      <c r="C292" t="s">
+        <v>993</v>
+      </c>
+      <c r="D292" t="s">
+        <v>927</v>
+      </c>
+      <c r="E292" t="s">
+        <v>18</v>
+      </c>
+      <c r="F292">
+        <v>62899</v>
+      </c>
+      <c r="G292" t="s">
+        <v>990</v>
+      </c>
+      <c r="H292" t="s">
+        <v>991</v>
+      </c>
+      <c r="I292" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L292" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="293" spans="1:12">
+      <c r="A293" t="s">
+        <v>995</v>
+      </c>
+      <c r="B293" t="s">
+        <v>996</v>
+      </c>
+      <c r="C293" t="s">
+        <v>997</v>
+      </c>
+      <c r="D293" t="s">
+        <v>927</v>
+      </c>
+      <c r="E293" t="s">
+        <v>18</v>
+      </c>
+      <c r="F293">
+        <v>62899</v>
+      </c>
+      <c r="G293" t="s">
+        <v>990</v>
+      </c>
+      <c r="H293" t="s">
+        <v>991</v>
+      </c>
+      <c r="I293" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L293" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="294" spans="1:12">
+      <c r="A294" t="s">
+        <v>999</v>
+      </c>
+      <c r="B294" t="s">
+        <v>996</v>
+      </c>
+      <c r="C294" t="s">
+        <v>997</v>
+      </c>
+      <c r="D294" t="s">
+        <v>927</v>
+      </c>
+      <c r="E294" t="s">
+        <v>18</v>
+      </c>
+      <c r="F294">
+        <v>62899</v>
+      </c>
+      <c r="G294" t="s">
+        <v>990</v>
+      </c>
+      <c r="H294" t="s">
+        <v>991</v>
+      </c>
+      <c r="I294" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L294" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="295" spans="1:12">
+      <c r="A295" t="s">
+        <v>102</v>
+      </c>
+      <c r="B295" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E295" t="s">
+        <v>18</v>
+      </c>
+      <c r="F295">
+        <v>62878</v>
+      </c>
+      <c r="G295" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1005</v>
+      </c>
+      <c r="I295" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L295" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="296" spans="1:12">
+      <c r="A296" t="s">
+        <v>135</v>
+      </c>
+      <c r="B296" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E296" t="s">
+        <v>18</v>
+      </c>
+      <c r="F296">
+        <v>62878</v>
+      </c>
+      <c r="G296" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1005</v>
+      </c>
+      <c r="I296" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L296" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="297" spans="1:12">
+      <c r="A297" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B297" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E297" t="s">
+        <v>18</v>
+      </c>
+      <c r="F297">
+        <v>62878</v>
+      </c>
+      <c r="G297" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1005</v>
+      </c>
+      <c r="I297" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L297" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="298" spans="1:12">
+      <c r="A298" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B298" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E298" t="s">
+        <v>18</v>
+      </c>
+      <c r="F298">
+        <v>62878</v>
+      </c>
+      <c r="G298" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1015</v>
+      </c>
+      <c r="I298" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L298" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="299" spans="1:12">
+      <c r="A299" t="s">
+        <v>155</v>
+      </c>
+      <c r="B299" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D299" t="s">
+        <v>599</v>
+      </c>
+      <c r="E299" t="s">
+        <v>18</v>
+      </c>
+      <c r="F299">
+        <v>62823</v>
+      </c>
+      <c r="G299" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1015</v>
+      </c>
+      <c r="I299" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L299" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="300" spans="1:12">
+      <c r="A300" t="s">
+        <v>426</v>
+      </c>
+      <c r="B300" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E300" t="s">
+        <v>18</v>
+      </c>
+      <c r="F300">
+        <v>62839</v>
+      </c>
+      <c r="G300" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1015</v>
+      </c>
+      <c r="I300" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L300" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="301" spans="1:12">
+      <c r="A301" t="s">
+        <v>382</v>
+      </c>
+      <c r="B301" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E301" t="s">
+        <v>18</v>
+      </c>
+      <c r="F301">
+        <v>62839</v>
+      </c>
+      <c r="G301" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1015</v>
+      </c>
+      <c r="I301" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L301" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="302" spans="1:12">
+      <c r="A302" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B302" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E302" t="s">
+        <v>18</v>
+      </c>
+      <c r="F302">
+        <v>62839</v>
+      </c>
+      <c r="G302" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1015</v>
+      </c>
+      <c r="I302" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L302" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="303" spans="1:12">
+      <c r="A303" t="s">
+        <v>39</v>
+      </c>
+      <c r="B303" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D303" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E303" t="s">
+        <v>18</v>
+      </c>
+      <c r="F303">
+        <v>62878</v>
+      </c>
+      <c r="G303" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1015</v>
+      </c>
+      <c r="I303" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L303" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="304" spans="1:12">
+      <c r="A304" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B304" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D304" t="s">
+        <v>76</v>
+      </c>
+      <c r="E304" t="s">
+        <v>18</v>
+      </c>
+      <c r="F304">
+        <v>62837</v>
+      </c>
+      <c r="G304" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1034</v>
+      </c>
+      <c r="I304" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L304" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="305" spans="1:12">
+      <c r="A305" t="s">
+        <v>102</v>
+      </c>
+      <c r="B305" t="s">
+        <v>312</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D305" t="s">
+        <v>76</v>
+      </c>
+      <c r="E305" t="s">
+        <v>18</v>
+      </c>
+      <c r="F305">
+        <v>62837</v>
+      </c>
+      <c r="G305" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I305" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L305" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="306" spans="1:12">
+      <c r="A306" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B306" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D306" t="s">
+        <v>76</v>
+      </c>
+      <c r="E306" t="s">
+        <v>18</v>
+      </c>
+      <c r="F306">
+        <v>62837</v>
+      </c>
+      <c r="G306" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I306" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L306" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="307" spans="1:12">
+      <c r="A307" t="s">
+        <v>73</v>
+      </c>
+      <c r="B307" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D307" t="s">
+        <v>76</v>
+      </c>
+      <c r="E307" t="s">
+        <v>18</v>
+      </c>
+      <c r="F307">
+        <v>62837</v>
+      </c>
+      <c r="G307" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I307" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L307" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="308" spans="1:12">
+      <c r="A308" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B308" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D308" t="s">
+        <v>76</v>
+      </c>
+      <c r="E308" t="s">
+        <v>18</v>
+      </c>
+      <c r="F308">
+        <v>62837</v>
+      </c>
+      <c r="G308" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I308" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L308" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="309" spans="1:12">
+      <c r="A309" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B309" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D309" t="s">
+        <v>76</v>
+      </c>
+      <c r="E309" t="s">
+        <v>18</v>
+      </c>
+      <c r="F309">
+        <v>62837</v>
+      </c>
+      <c r="G309" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I309" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L309" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="310" spans="1:12">
+      <c r="A310" t="s">
+        <v>704</v>
+      </c>
+      <c r="B310" t="s">
+        <v>617</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D310" t="s">
+        <v>76</v>
+      </c>
+      <c r="E310" t="s">
+        <v>18</v>
+      </c>
+      <c r="F310">
+        <v>62837</v>
+      </c>
+      <c r="G310" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I310" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L310" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="311" spans="1:12">
+      <c r="A311" t="s">
+        <v>184</v>
+      </c>
+      <c r="B311" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D311" t="s">
+        <v>76</v>
+      </c>
+      <c r="E311" t="s">
+        <v>18</v>
+      </c>
+      <c r="F311">
+        <v>62837</v>
+      </c>
+      <c r="G311" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I311" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L311" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="312" spans="1:12">
+      <c r="A312" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B312" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D312" t="s">
+        <v>76</v>
+      </c>
+      <c r="E312" t="s">
+        <v>18</v>
+      </c>
+      <c r="F312">
+        <v>62837</v>
+      </c>
+      <c r="G312" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I312" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L312" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="313" spans="1:12">
+      <c r="A313" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B313" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D313" t="s">
+        <v>76</v>
+      </c>
+      <c r="E313" t="s">
+        <v>18</v>
+      </c>
+      <c r="F313">
+        <v>62837</v>
+      </c>
+      <c r="G313" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I313" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L313" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="314" spans="1:12">
+      <c r="A314" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B314" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D314" t="s">
+        <v>76</v>
+      </c>
+      <c r="E314" t="s">
+        <v>18</v>
+      </c>
+      <c r="F314">
+        <v>62837</v>
+      </c>
+      <c r="G314" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I314" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L314" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="315" spans="1:12">
+      <c r="A315" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B315" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D315" t="s">
+        <v>76</v>
+      </c>
+      <c r="E315" t="s">
+        <v>18</v>
+      </c>
+      <c r="F315">
+        <v>62837</v>
+      </c>
+      <c r="G315" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I315" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L315" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="316" spans="1:12">
+      <c r="A316" t="s">
+        <v>51</v>
+      </c>
+      <c r="B316" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D316" t="s">
+        <v>76</v>
+      </c>
+      <c r="E316" t="s">
+        <v>18</v>
+      </c>
+      <c r="F316">
+        <v>62837</v>
+      </c>
+      <c r="G316" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I316" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L316" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="317" spans="1:12">
+      <c r="A317" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B317" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D317" t="s">
+        <v>76</v>
+      </c>
+      <c r="E317" t="s">
+        <v>18</v>
+      </c>
+      <c r="F317">
+        <v>62837</v>
+      </c>
+      <c r="G317" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I317" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L317" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="318" spans="1:12">
+      <c r="A318" t="s">
+        <v>953</v>
+      </c>
+      <c r="B318" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D318" t="s">
+        <v>76</v>
+      </c>
+      <c r="E318" t="s">
+        <v>18</v>
+      </c>
+      <c r="F318">
+        <v>62837</v>
+      </c>
+      <c r="G318" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I318" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L318" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="319" spans="1:12">
+      <c r="A319" t="s">
+        <v>39</v>
+      </c>
+      <c r="B319" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D319" t="s">
+        <v>76</v>
+      </c>
+      <c r="E319" t="s">
+        <v>18</v>
+      </c>
+      <c r="F319">
+        <v>62837</v>
+      </c>
+      <c r="G319" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I319" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L319" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="320" spans="1:12">
+      <c r="A320" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B320" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D320" t="s">
+        <v>76</v>
+      </c>
+      <c r="E320" t="s">
+        <v>18</v>
+      </c>
+      <c r="F320">
+        <v>62837</v>
+      </c>
+      <c r="G320" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I320" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L320" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="321" spans="1:12">
+      <c r="A321" t="s">
+        <v>447</v>
+      </c>
+      <c r="B321" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D321" t="s">
+        <v>76</v>
+      </c>
+      <c r="E321" t="s">
+        <v>18</v>
+      </c>
+      <c r="F321">
+        <v>62837</v>
+      </c>
+      <c r="G321" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I321" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L321" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="322" spans="1:12">
+      <c r="A322" t="s">
+        <v>916</v>
+      </c>
+      <c r="B322" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D322" t="s">
+        <v>76</v>
+      </c>
+      <c r="E322" t="s">
+        <v>18</v>
+      </c>
+      <c r="F322">
+        <v>62837</v>
+      </c>
+      <c r="G322" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I322" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L322" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="323" spans="1:12">
+      <c r="A323" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B323" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D323" t="s">
+        <v>76</v>
+      </c>
+      <c r="E323" t="s">
+        <v>18</v>
+      </c>
+      <c r="F323">
+        <v>62837</v>
+      </c>
+      <c r="G323" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I323" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L323" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="324" spans="1:12">
+      <c r="A324" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B324" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D324" t="s">
+        <v>76</v>
+      </c>
+      <c r="E324" t="s">
+        <v>18</v>
+      </c>
+      <c r="F324">
+        <v>62837</v>
+      </c>
+      <c r="G324" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I324" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L324" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="325" spans="1:12">
+      <c r="A325" t="s">
+        <v>461</v>
+      </c>
+      <c r="B325" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D325" t="s">
+        <v>76</v>
+      </c>
+      <c r="E325" t="s">
+        <v>18</v>
+      </c>
+      <c r="F325">
+        <v>62837</v>
+      </c>
+      <c r="G325" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I325" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L325" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="326" spans="1:12">
+      <c r="A326" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B326" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D326" t="s">
+        <v>76</v>
+      </c>
+      <c r="E326" t="s">
+        <v>18</v>
+      </c>
+      <c r="F326">
+        <v>62837</v>
+      </c>
+      <c r="G326" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I326" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L326" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="327" spans="1:12">
+      <c r="A327" t="s">
+        <v>536</v>
+      </c>
+      <c r="B327" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D327" t="s">
+        <v>76</v>
+      </c>
+      <c r="E327" t="s">
+        <v>18</v>
+      </c>
+      <c r="F327">
+        <v>62837</v>
+      </c>
+      <c r="G327" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I327" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L327" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="328" spans="1:12">
+      <c r="A328" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B328" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D328" t="s">
+        <v>76</v>
+      </c>
+      <c r="E328" t="s">
+        <v>18</v>
+      </c>
+      <c r="F328">
+        <v>62837</v>
+      </c>
+      <c r="G328" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I328" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L328" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="329" spans="1:12">
+      <c r="A329" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B329" t="s">
+        <v>279</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D329" t="s">
+        <v>76</v>
+      </c>
+      <c r="E329" t="s">
+        <v>18</v>
+      </c>
+      <c r="F329">
+        <v>62837</v>
+      </c>
+      <c r="G329" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I329" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L329" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="330" spans="1:12">
+      <c r="A330" t="s">
+        <v>184</v>
+      </c>
+      <c r="B330" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D330" t="s">
+        <v>76</v>
+      </c>
+      <c r="E330" t="s">
+        <v>18</v>
+      </c>
+      <c r="F330">
+        <v>62837</v>
+      </c>
+      <c r="G330" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I330" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L330" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="331" spans="1:12">
+      <c r="A331" t="s">
+        <v>894</v>
+      </c>
+      <c r="B331" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D331" t="s">
+        <v>76</v>
+      </c>
+      <c r="E331" t="s">
+        <v>18</v>
+      </c>
+      <c r="F331">
+        <v>62837</v>
+      </c>
+      <c r="G331" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I331" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L331" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="332" spans="1:12">
+      <c r="A332" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B332" t="s">
+        <v>326</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D332" t="s">
+        <v>76</v>
+      </c>
+      <c r="E332" t="s">
+        <v>18</v>
+      </c>
+      <c r="F332">
+        <v>62837</v>
+      </c>
+      <c r="G332" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I332" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L332" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="333" spans="1:12">
+      <c r="A333" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B333" t="s">
+        <v>44</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D333" t="s">
+        <v>76</v>
+      </c>
+      <c r="E333" t="s">
+        <v>18</v>
+      </c>
+      <c r="F333">
+        <v>62837</v>
+      </c>
+      <c r="G333" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I333" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L333" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="334" spans="1:12">
+      <c r="A334" t="s">
+        <v>971</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D334" t="s">
+        <v>76</v>
+      </c>
+      <c r="E334" t="s">
+        <v>18</v>
+      </c>
+      <c r="F334">
+        <v>62837</v>
+      </c>
+      <c r="G334" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I334" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L334" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="335" spans="1:12">
+      <c r="A335" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D335" t="s">
+        <v>76</v>
+      </c>
+      <c r="E335" t="s">
+        <v>18</v>
+      </c>
+      <c r="F335">
+        <v>62837</v>
+      </c>
+      <c r="G335" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I335" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L335" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="336" spans="1:12">
+      <c r="A336" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D336" t="s">
+        <v>76</v>
+      </c>
+      <c r="E336" t="s">
+        <v>18</v>
+      </c>
+      <c r="F336">
+        <v>62837</v>
+      </c>
+      <c r="G336" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I336" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L336" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="337" spans="1:12">
+      <c r="A337" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D337" t="s">
+        <v>76</v>
+      </c>
+      <c r="E337" t="s">
+        <v>18</v>
+      </c>
+      <c r="F337">
+        <v>62837</v>
+      </c>
+      <c r="G337" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I337" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L337" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="338" spans="1:12">
+      <c r="A338" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D338" t="s">
+        <v>76</v>
+      </c>
+      <c r="E338" t="s">
+        <v>18</v>
+      </c>
+      <c r="F338">
+        <v>62837</v>
+      </c>
+      <c r="G338" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I338" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L338" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="339" spans="1:12">
+      <c r="A339" t="s">
+        <v>681</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D339" t="s">
+        <v>76</v>
+      </c>
+      <c r="E339" t="s">
+        <v>18</v>
+      </c>
+      <c r="F339">
+        <v>62837</v>
+      </c>
+      <c r="G339" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I339" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L339" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="340" spans="1:12">
+      <c r="A340" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D340" t="s">
+        <v>76</v>
+      </c>
+      <c r="E340" t="s">
+        <v>18</v>
+      </c>
+      <c r="F340">
+        <v>62837</v>
+      </c>
+      <c r="G340" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I340" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L340" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="341" spans="1:12">
+      <c r="A341" t="s">
+        <v>129</v>
+      </c>
+      <c r="B341" t="s">
+        <v>544</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D341" t="s">
+        <v>76</v>
+      </c>
+      <c r="E341" t="s">
+        <v>18</v>
+      </c>
+      <c r="F341">
+        <v>62837</v>
+      </c>
+      <c r="G341" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I341" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L341" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="342" spans="1:12">
+      <c r="A342" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B342" t="s">
+        <v>261</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D342" t="s">
+        <v>76</v>
+      </c>
+      <c r="E342" t="s">
+        <v>18</v>
+      </c>
+      <c r="F342">
+        <v>62837</v>
+      </c>
+      <c r="G342" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I342" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L342" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="343" spans="1:12">
+      <c r="A343" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B343" t="s">
+        <v>261</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D343" t="s">
+        <v>76</v>
+      </c>
+      <c r="E343" t="s">
+        <v>18</v>
+      </c>
+      <c r="F343">
+        <v>62837</v>
+      </c>
+      <c r="G343" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I343" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L343" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="344" spans="1:12">
+      <c r="A344" t="s">
+        <v>215</v>
+      </c>
+      <c r="B344" t="s">
+        <v>176</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D344" t="s">
+        <v>76</v>
+      </c>
+      <c r="E344" t="s">
+        <v>18</v>
+      </c>
+      <c r="F344">
+        <v>62837</v>
+      </c>
+      <c r="G344" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I344" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L344" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="345" spans="1:12">
+      <c r="A345" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D345" t="s">
+        <v>76</v>
+      </c>
+      <c r="E345" t="s">
+        <v>18</v>
+      </c>
+      <c r="F345">
+        <v>62837</v>
+      </c>
+      <c r="G345" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I345" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L345" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="346" spans="1:12">
+      <c r="A346" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D346" t="s">
+        <v>76</v>
+      </c>
+      <c r="E346" t="s">
+        <v>18</v>
+      </c>
+      <c r="F346">
+        <v>62837</v>
+      </c>
+      <c r="G346" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I346" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L346" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="347" spans="1:12">
+      <c r="A347" t="s">
+        <v>632</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D347" t="s">
+        <v>76</v>
+      </c>
+      <c r="E347" t="s">
+        <v>18</v>
+      </c>
+      <c r="F347">
+        <v>62837</v>
+      </c>
+      <c r="G347" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I347" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L347" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="348" spans="1:12">
+      <c r="A348" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B348" t="s">
+        <v>287</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D348" t="s">
+        <v>76</v>
+      </c>
+      <c r="E348" t="s">
+        <v>18</v>
+      </c>
+      <c r="F348">
+        <v>62837</v>
+      </c>
+      <c r="G348" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I348" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L348" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="349" spans="1:12">
+      <c r="A349" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D349" t="s">
+        <v>76</v>
+      </c>
+      <c r="E349" t="s">
+        <v>18</v>
+      </c>
+      <c r="F349">
+        <v>62837</v>
+      </c>
+      <c r="G349" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I349" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L349" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="350" spans="1:12">
+      <c r="A350" t="s">
+        <v>687</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D350" t="s">
+        <v>76</v>
+      </c>
+      <c r="E350" t="s">
+        <v>18</v>
+      </c>
+      <c r="F350">
+        <v>62837</v>
+      </c>
+      <c r="G350" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I350" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L350" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="351" spans="1:12">
+      <c r="A351" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D351" t="s">
+        <v>76</v>
+      </c>
+      <c r="E351" t="s">
+        <v>18</v>
+      </c>
+      <c r="F351">
+        <v>62837</v>
+      </c>
+      <c r="G351" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I351" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L351" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="352" spans="1:12">
+      <c r="A352" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D352" t="s">
+        <v>76</v>
+      </c>
+      <c r="E352" t="s">
+        <v>18</v>
+      </c>
+      <c r="F352">
+        <v>62837</v>
+      </c>
+      <c r="G352" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I352" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L352" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="353" spans="1:12">
+      <c r="A353" t="s">
+        <v>401</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D353" t="s">
+        <v>76</v>
+      </c>
+      <c r="E353" t="s">
+        <v>18</v>
+      </c>
+      <c r="F353">
+        <v>62837</v>
+      </c>
+      <c r="G353" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I353" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L353" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="354" spans="1:12">
+      <c r="A354" t="s">
+        <v>627</v>
+      </c>
+      <c r="B354" t="s">
+        <v>506</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D354" t="s">
+        <v>76</v>
+      </c>
+      <c r="E354" t="s">
+        <v>18</v>
+      </c>
+      <c r="F354">
+        <v>62837</v>
+      </c>
+      <c r="G354" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I354" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L354" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="355" spans="1:12">
+      <c r="A355" t="s">
+        <v>686</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D355" t="s">
+        <v>76</v>
+      </c>
+      <c r="E355" t="s">
+        <v>18</v>
+      </c>
+      <c r="F355">
+        <v>62837</v>
+      </c>
+      <c r="G355" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I355" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L355" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="356" spans="1:12">
+      <c r="A356" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D356" t="s">
+        <v>76</v>
+      </c>
+      <c r="E356" t="s">
+        <v>18</v>
+      </c>
+      <c r="F356">
+        <v>62837</v>
+      </c>
+      <c r="G356" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I356" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L356" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="357" spans="1:12">
+      <c r="A357" t="s">
+        <v>776</v>
+      </c>
+      <c r="B357" t="s">
+        <v>502</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D357" t="s">
+        <v>76</v>
+      </c>
+      <c r="E357" t="s">
+        <v>18</v>
+      </c>
+      <c r="F357">
+        <v>62837</v>
+      </c>
+      <c r="G357" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I357" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L357" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="358" spans="1:12">
+      <c r="A358" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B358" t="s">
+        <v>171</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D358" t="s">
+        <v>76</v>
+      </c>
+      <c r="E358" t="s">
+        <v>18</v>
+      </c>
+      <c r="F358">
+        <v>62837</v>
+      </c>
+      <c r="G358" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I358" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L358" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="359" spans="1:12">
+      <c r="A359" t="s">
+        <v>34</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D359" t="s">
+        <v>76</v>
+      </c>
+      <c r="E359" t="s">
+        <v>18</v>
+      </c>
+      <c r="F359">
+        <v>62837</v>
+      </c>
+      <c r="G359" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I359" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L359" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="360" spans="1:12">
+      <c r="A360" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D360" t="s">
+        <v>76</v>
+      </c>
+      <c r="E360" t="s">
+        <v>18</v>
+      </c>
+      <c r="F360">
+        <v>62837</v>
+      </c>
+      <c r="G360" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I360" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L360" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="361" spans="1:12">
+      <c r="A361" t="s">
+        <v>348</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D361" t="s">
+        <v>76</v>
+      </c>
+      <c r="E361" t="s">
+        <v>18</v>
+      </c>
+      <c r="F361">
+        <v>62837</v>
+      </c>
+      <c r="G361" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I361" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L361" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="362" spans="1:12">
+      <c r="A362" t="s">
+        <v>560</v>
+      </c>
+      <c r="B362" t="s">
+        <v>74</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D362" t="s">
+        <v>76</v>
+      </c>
+      <c r="E362" t="s">
+        <v>18</v>
+      </c>
+      <c r="F362">
+        <v>62837</v>
+      </c>
+      <c r="G362" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I362" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L362" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="363" spans="1:12">
+      <c r="A363" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D363" t="s">
+        <v>76</v>
+      </c>
+      <c r="E363" t="s">
+        <v>18</v>
+      </c>
+      <c r="F363">
+        <v>62837</v>
+      </c>
+      <c r="G363" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1212</v>
+      </c>
+      <c r="I363" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L363" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="364" spans="1:12">
+      <c r="A364" t="s">
+        <v>80</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D364" t="s">
+        <v>76</v>
+      </c>
+      <c r="E364" t="s">
+        <v>18</v>
+      </c>
+      <c r="F364">
+        <v>62837</v>
+      </c>
+      <c r="G364" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1212</v>
+      </c>
+      <c r="I364" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L364" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="365" spans="1:12">
+      <c r="A365" t="s">
+        <v>51</v>
+      </c>
+      <c r="B365" t="s">
+        <v>809</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D365" t="s">
+        <v>76</v>
+      </c>
+      <c r="E365" t="s">
+        <v>18</v>
+      </c>
+      <c r="F365">
+        <v>62837</v>
+      </c>
+      <c r="G365" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1212</v>
+      </c>
+      <c r="I365" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L365" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="366" spans="1:12">
+      <c r="A366" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B366" t="s">
+        <v>674</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D366" t="s">
+        <v>76</v>
+      </c>
+      <c r="E366" t="s">
+        <v>18</v>
+      </c>
+      <c r="F366">
+        <v>62837</v>
+      </c>
+      <c r="G366" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1212</v>
+      </c>
+      <c r="I366" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L366" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="367" spans="1:12">
+      <c r="A367" t="s">
+        <v>348</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D367" t="s">
+        <v>76</v>
+      </c>
+      <c r="E367" t="s">
+        <v>18</v>
+      </c>
+      <c r="F367">
+        <v>62837</v>
+      </c>
+      <c r="G367" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1212</v>
+      </c>
+      <c r="I367" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L367" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="368" spans="1:12">
+      <c r="A368" t="s">
+        <v>382</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D368" t="s">
+        <v>76</v>
+      </c>
+      <c r="E368" t="s">
+        <v>18</v>
+      </c>
+      <c r="F368">
+        <v>62837</v>
+      </c>
+      <c r="G368" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1212</v>
+      </c>
+      <c r="I368" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L368" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="369" spans="1:12">
+      <c r="A369" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D369" t="s">
+        <v>76</v>
+      </c>
+      <c r="E369" t="s">
+        <v>18</v>
+      </c>
+      <c r="F369">
+        <v>62837</v>
+      </c>
+      <c r="G369" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1212</v>
+      </c>
+      <c r="I369" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L369" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="370" spans="1:12">
+      <c r="A370" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B370" t="s">
+        <v>544</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D370" t="s">
+        <v>76</v>
+      </c>
+      <c r="E370" t="s">
+        <v>18</v>
+      </c>
+      <c r="F370">
+        <v>62837</v>
+      </c>
+      <c r="G370" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1212</v>
+      </c>
+      <c r="I370" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L370" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="371" spans="1:12">
+      <c r="A371" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B371" t="s">
+        <v>544</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D371" t="s">
+        <v>76</v>
+      </c>
+      <c r="E371" t="s">
+        <v>18</v>
+      </c>
+      <c r="F371">
+        <v>62837</v>
+      </c>
+      <c r="G371" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1212</v>
+      </c>
+      <c r="I371" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L371" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="372" spans="1:12">
+      <c r="A372" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D372" t="s">
+        <v>76</v>
+      </c>
+      <c r="E372" t="s">
+        <v>18</v>
+      </c>
+      <c r="F372">
+        <v>62837</v>
+      </c>
+      <c r="G372" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1212</v>
+      </c>
+      <c r="I372" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L372" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="373" spans="1:12">
+      <c r="A373" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D373" t="s">
+        <v>76</v>
+      </c>
+      <c r="E373" t="s">
+        <v>18</v>
+      </c>
+      <c r="F373">
+        <v>62837</v>
+      </c>
+      <c r="G373" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1212</v>
+      </c>
+      <c r="I373" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L373" t="s">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="374" spans="1:12">
+      <c r="A374" t="s">
+        <v>422</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D374" t="s">
+        <v>76</v>
+      </c>
+      <c r="E374" t="s">
+        <v>18</v>
+      </c>
+      <c r="F374">
+        <v>62837</v>
+      </c>
+      <c r="G374" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1212</v>
+      </c>
+      <c r="I374" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L374" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="375" spans="1:12">
+      <c r="A375" t="s">
+        <v>215</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D375" t="s">
+        <v>76</v>
+      </c>
+      <c r="E375" t="s">
+        <v>18</v>
+      </c>
+      <c r="F375">
+        <v>62837</v>
+      </c>
+      <c r="G375" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1212</v>
+      </c>
+      <c r="I375" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L375" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="376" spans="1:12">
+      <c r="A376" t="s">
+        <v>253</v>
+      </c>
+      <c r="B376" t="s">
+        <v>320</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D376" t="s">
+        <v>76</v>
+      </c>
+      <c r="E376"/>
+      <c r="F376">
+        <v>62837</v>
+      </c>
+      <c r="G376" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1212</v>
+      </c>
+      <c r="I376" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L376" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="377" spans="1:12">
+      <c r="A377" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D377" t="s">
+        <v>76</v>
+      </c>
+      <c r="E377" t="s">
+        <v>18</v>
+      </c>
+      <c r="F377">
+        <v>62837</v>
+      </c>
+      <c r="G377" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1212</v>
+      </c>
+      <c r="I377" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L377" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="378" spans="1:12">
+      <c r="A378" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D378" t="s">
+        <v>76</v>
+      </c>
+      <c r="E378" t="s">
+        <v>18</v>
+      </c>
+      <c r="F378">
+        <v>62837</v>
+      </c>
+      <c r="G378" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1212</v>
+      </c>
+      <c r="I378" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L378" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="379" spans="1:12">
+      <c r="A379" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D379" t="s">
+        <v>76</v>
+      </c>
+      <c r="E379" t="s">
+        <v>18</v>
+      </c>
+      <c r="F379">
+        <v>62837</v>
+      </c>
+      <c r="G379" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1212</v>
+      </c>
+      <c r="I379" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L379" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="380" spans="1:12">
+      <c r="A380" t="s">
+        <v>102</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D380" t="s">
+        <v>76</v>
+      </c>
+      <c r="E380" t="s">
+        <v>18</v>
+      </c>
+      <c r="F380">
+        <v>62837</v>
+      </c>
+      <c r="G380" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1212</v>
+      </c>
+      <c r="I380" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L380" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="381" spans="1:12">
+      <c r="A381" t="s">
+        <v>215</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D381" t="s">
+        <v>76</v>
+      </c>
+      <c r="E381" t="s">
+        <v>18</v>
+      </c>
+      <c r="F381">
+        <v>62837</v>
+      </c>
+      <c r="G381" t="s">
+        <v>1266</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1267</v>
+      </c>
+      <c r="I381" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L381" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="382" spans="1:12">
+      <c r="A382" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D382" t="s">
+        <v>76</v>
+      </c>
+      <c r="E382" t="s">
+        <v>18</v>
+      </c>
+      <c r="F382">
+        <v>62837</v>
+      </c>
+      <c r="G382" t="s">
+        <v>1266</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1267</v>
+      </c>
+      <c r="I382" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L382" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="383" spans="1:12">
+      <c r="A383" t="s">
+        <v>56</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D383" t="s">
+        <v>76</v>
+      </c>
+      <c r="E383" t="s">
+        <v>18</v>
+      </c>
+      <c r="F383">
+        <v>62837</v>
+      </c>
+      <c r="G383" t="s">
+        <v>1266</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1267</v>
+      </c>
+      <c r="I383" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L383" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="384" spans="1:12">
+      <c r="A384" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B384" t="s">
+        <v>220</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D384" t="s">
+        <v>76</v>
+      </c>
+      <c r="E384" t="s">
+        <v>18</v>
+      </c>
+      <c r="F384">
+        <v>62837</v>
+      </c>
+      <c r="G384" t="s">
+        <v>1266</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1267</v>
+      </c>
+      <c r="I384" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L384" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="385" spans="1:12">
+      <c r="A385" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D385" t="s">
+        <v>76</v>
+      </c>
+      <c r="E385" t="s">
+        <v>18</v>
+      </c>
+      <c r="F385">
+        <v>62837</v>
+      </c>
+      <c r="G385" t="s">
+        <v>1266</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1267</v>
+      </c>
+      <c r="I385" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L385" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="386" spans="1:12">
+      <c r="A386" t="s">
+        <v>43</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D386" t="s">
+        <v>76</v>
+      </c>
+      <c r="E386" t="s">
+        <v>18</v>
+      </c>
+      <c r="F386">
+        <v>62837</v>
+      </c>
+      <c r="G386" t="s">
+        <v>1266</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1267</v>
+      </c>
+      <c r="I386" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L386" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="387" spans="1:12">
+      <c r="A387" t="s">
+        <v>86</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D387" t="s">
+        <v>76</v>
+      </c>
+      <c r="E387" t="s">
+        <v>18</v>
+      </c>
+      <c r="F387">
+        <v>62837</v>
+      </c>
+      <c r="G387" t="s">
+        <v>1266</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1267</v>
+      </c>
+      <c r="I387" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L387" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="388" spans="1:12">
+      <c r="A388" t="s">
+        <v>73</v>
+      </c>
+      <c r="B388" t="s">
+        <v>261</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D388" t="s">
+        <v>76</v>
+      </c>
+      <c r="E388" t="s">
+        <v>18</v>
+      </c>
+      <c r="F388">
+        <v>62837</v>
+      </c>
+      <c r="G388" t="s">
+        <v>1266</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1267</v>
+      </c>
+      <c r="I388" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L388" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="389" spans="1:12">
+      <c r="A389" t="s">
+        <v>78</v>
+      </c>
+      <c r="B389" t="s">
+        <v>261</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D389" t="s">
+        <v>76</v>
+      </c>
+      <c r="E389" t="s">
+        <v>18</v>
+      </c>
+      <c r="F389">
+        <v>62837</v>
+      </c>
+      <c r="G389" t="s">
+        <v>1266</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1267</v>
+      </c>
+      <c r="I389" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L389" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="390" spans="1:12">
+      <c r="A390" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D390" t="s">
+        <v>76</v>
+      </c>
+      <c r="E390" t="s">
+        <v>18</v>
+      </c>
+      <c r="F390">
+        <v>62837</v>
+      </c>
+      <c r="G390" t="s">
+        <v>1266</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1267</v>
+      </c>
+      <c r="I390" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L390" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="391" spans="1:12">
+      <c r="A391" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D391" t="s">
+        <v>76</v>
+      </c>
+      <c r="E391" t="s">
+        <v>18</v>
+      </c>
+      <c r="F391">
+        <v>62837</v>
+      </c>
+      <c r="G391" t="s">
+        <v>1266</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1293</v>
+      </c>
+      <c r="I391" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L391" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="392" spans="1:12">
+      <c r="A392" t="s">
+        <v>73</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D392" t="s">
+        <v>76</v>
+      </c>
+      <c r="E392" t="s">
+        <v>18</v>
+      </c>
+      <c r="F392">
+        <v>62837</v>
+      </c>
+      <c r="G392" t="s">
+        <v>1266</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1293</v>
+      </c>
+      <c r="I392" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L392" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="393" spans="1:12">
+      <c r="A393" t="s">
+        <v>536</v>
+      </c>
+      <c r="B393" t="s">
+        <v>544</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D393" t="s">
+        <v>76</v>
+      </c>
+      <c r="E393" t="s">
+        <v>18</v>
+      </c>
+      <c r="F393">
+        <v>62837</v>
+      </c>
+      <c r="G393" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1298</v>
+      </c>
+      <c r="I393" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L393" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="394" spans="1:12">
+      <c r="A394" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D394" t="s">
+        <v>76</v>
+      </c>
+      <c r="E394" t="s">
+        <v>18</v>
+      </c>
+      <c r="F394">
+        <v>62837</v>
+      </c>
+      <c r="G394" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1298</v>
+      </c>
+      <c r="I394" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L394" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="395" spans="1:12">
+      <c r="A395" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D395" t="s">
+        <v>76</v>
+      </c>
+      <c r="E395" t="s">
+        <v>18</v>
+      </c>
+      <c r="F395">
+        <v>62837</v>
+      </c>
+      <c r="G395" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1298</v>
+      </c>
+      <c r="I395" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L395" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="396" spans="1:12">
+      <c r="A396" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B396" t="s">
+        <v>861</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D396" t="s">
+        <v>76</v>
+      </c>
+      <c r="E396" t="s">
+        <v>18</v>
+      </c>
+      <c r="F396">
+        <v>62837</v>
+      </c>
+      <c r="G396" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1298</v>
+      </c>
+      <c r="I396" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L396" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="397" spans="1:12">
+      <c r="A397" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B397" t="s">
+        <v>882</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D397" t="s">
+        <v>76</v>
+      </c>
+      <c r="E397" t="s">
+        <v>18</v>
+      </c>
+      <c r="F397">
+        <v>62837</v>
+      </c>
+      <c r="G397" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1298</v>
+      </c>
+      <c r="I397" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L397" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="398" spans="1:12">
+      <c r="A398" t="s">
+        <v>93</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D398" t="s">
+        <v>76</v>
+      </c>
+      <c r="E398" t="s">
+        <v>18</v>
+      </c>
+      <c r="F398">
+        <v>62837</v>
+      </c>
+      <c r="G398" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1298</v>
+      </c>
+      <c r="I398" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L398" t="s">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="399" spans="1:12">
+      <c r="A399" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B399" t="s">
+        <v>160</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D399" t="s">
+        <v>76</v>
+      </c>
+      <c r="E399" t="s">
+        <v>18</v>
+      </c>
+      <c r="F399">
+        <v>62837</v>
+      </c>
+      <c r="G399" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1298</v>
+      </c>
+      <c r="I399" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L399" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="400" spans="1:12">
+      <c r="A400" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D400" t="s">
+        <v>76</v>
+      </c>
+      <c r="E400" t="s">
+        <v>18</v>
+      </c>
+      <c r="F400">
+        <v>62837</v>
+      </c>
+      <c r="G400" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1298</v>
+      </c>
+      <c r="I400" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L400" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="401" spans="1:12">
+      <c r="A401" t="s">
+        <v>860</v>
+      </c>
+      <c r="B401" t="s">
+        <v>358</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D401" t="s">
+        <v>76</v>
+      </c>
+      <c r="E401" t="s">
+        <v>18</v>
+      </c>
+      <c r="F401">
+        <v>62837</v>
+      </c>
+      <c r="G401" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1298</v>
+      </c>
+      <c r="I401" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L401" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="402" spans="1:12">
+      <c r="A402" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D402" t="s">
+        <v>76</v>
+      </c>
+      <c r="E402" t="s">
+        <v>18</v>
+      </c>
+      <c r="F402">
+        <v>62837</v>
+      </c>
+      <c r="G402" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1298</v>
+      </c>
+      <c r="I402" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L402" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="403" spans="1:12">
+      <c r="A403" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B403" t="s">
+        <v>574</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D403" t="s">
+        <v>76</v>
+      </c>
+      <c r="E403" t="s">
+        <v>18</v>
+      </c>
+      <c r="F403">
+        <v>62837</v>
+      </c>
+      <c r="G403" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1298</v>
+      </c>
+      <c r="I403" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L403" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="404" spans="1:12">
+      <c r="A404" t="s">
+        <v>93</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D404" t="s">
+        <v>76</v>
+      </c>
+      <c r="E404" t="s">
+        <v>18</v>
+      </c>
+      <c r="F404">
+        <v>62837</v>
+      </c>
+      <c r="G404" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1298</v>
+      </c>
+      <c r="I404" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L404" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="405" spans="1:12">
+      <c r="A405" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D405" t="s">
+        <v>76</v>
+      </c>
+      <c r="E405" t="s">
+        <v>18</v>
+      </c>
+      <c r="F405">
+        <v>62837</v>
+      </c>
+      <c r="G405" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1298</v>
+      </c>
+      <c r="I405" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L405" t="s">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="406" spans="1:12">
+      <c r="A406" t="s">
+        <v>812</v>
+      </c>
+      <c r="B406" t="s">
+        <v>320</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D406" t="s">
+        <v>76</v>
+      </c>
+      <c r="E406" t="s">
+        <v>18</v>
+      </c>
+      <c r="F406">
+        <v>62837</v>
+      </c>
+      <c r="G406" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1298</v>
+      </c>
+      <c r="I406" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L406" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="407" spans="1:12">
+      <c r="A407" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D407" t="s">
+        <v>76</v>
+      </c>
+      <c r="E407" t="s">
+        <v>18</v>
+      </c>
+      <c r="F407">
+        <v>62837</v>
+      </c>
+      <c r="G407" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1342</v>
+      </c>
+      <c r="I407" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L407" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="408" spans="1:12">
+      <c r="A408" t="s">
+        <v>249</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D408" t="s">
+        <v>76</v>
+      </c>
+      <c r="E408" t="s">
+        <v>18</v>
+      </c>
+      <c r="F408">
+        <v>62837</v>
+      </c>
+      <c r="G408" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1346</v>
+      </c>
+      <c r="I408" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L408" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="409" spans="1:12">
+      <c r="A409" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D409" t="s">
+        <v>76</v>
+      </c>
+      <c r="E409" t="s">
+        <v>18</v>
+      </c>
+      <c r="F409">
+        <v>62837</v>
+      </c>
+      <c r="G409" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1346</v>
+      </c>
+      <c r="I409" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L409" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="410" spans="1:12">
+      <c r="A410" t="s">
+        <v>929</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D410" t="s">
+        <v>76</v>
+      </c>
+      <c r="E410" t="s">
+        <v>18</v>
+      </c>
+      <c r="F410">
+        <v>62837</v>
+      </c>
+      <c r="G410" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1346</v>
+      </c>
+      <c r="I410" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L410" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="411" spans="1:12">
+      <c r="A411" t="s">
+        <v>80</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D411" t="s">
+        <v>76</v>
+      </c>
+      <c r="E411" t="s">
+        <v>18</v>
+      </c>
+      <c r="F411">
+        <v>62837</v>
+      </c>
+      <c r="G411" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I411" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L411" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="412" spans="1:12">
+      <c r="A412" t="s">
+        <v>255</v>
+      </c>
+      <c r="B412" t="s">
+        <v>544</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D412" t="s">
+        <v>76</v>
+      </c>
+      <c r="E412" t="s">
+        <v>18</v>
+      </c>
+      <c r="F412">
+        <v>62837</v>
+      </c>
+      <c r="G412" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I412" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L412" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="413" spans="1:12">
+      <c r="A413" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D413" t="s">
+        <v>76</v>
+      </c>
+      <c r="E413" t="s">
+        <v>18</v>
+      </c>
+      <c r="F413">
+        <v>62837</v>
+      </c>
+      <c r="G413" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I413" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L413" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="414" spans="1:12">
+      <c r="A414" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D414" t="s">
+        <v>76</v>
+      </c>
+      <c r="E414" t="s">
+        <v>18</v>
+      </c>
+      <c r="F414">
+        <v>62837</v>
+      </c>
+      <c r="G414" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I414" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L414" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="415" spans="1:12">
+      <c r="A415" t="s">
+        <v>125</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D415" t="s">
+        <v>76</v>
+      </c>
+      <c r="E415" t="s">
+        <v>18</v>
+      </c>
+      <c r="F415">
+        <v>62837</v>
+      </c>
+      <c r="G415" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I415" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L415" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="416" spans="1:12">
+      <c r="A416" t="s">
+        <v>155</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D416" t="s">
+        <v>76</v>
+      </c>
+      <c r="E416" t="s">
+        <v>18</v>
+      </c>
+      <c r="F416">
+        <v>62837</v>
+      </c>
+      <c r="G416" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I416" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L416" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="417" spans="1:12">
+      <c r="A417" t="s">
+        <v>386</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D417" t="s">
+        <v>76</v>
+      </c>
+      <c r="E417" t="s">
+        <v>18</v>
+      </c>
+      <c r="F417">
+        <v>62837</v>
+      </c>
+      <c r="G417" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I417" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L417" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="418" spans="1:12">
+      <c r="A418" t="s">
+        <v>422</v>
+      </c>
+      <c r="B418" t="s">
+        <v>457</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D418" t="s">
+        <v>76</v>
+      </c>
+      <c r="E418" t="s">
+        <v>18</v>
+      </c>
+      <c r="F418">
+        <v>62837</v>
+      </c>
+      <c r="G418" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I418" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L418" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="419" spans="1:12">
+      <c r="A419" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D419" t="s">
+        <v>76</v>
+      </c>
+      <c r="E419" t="s">
+        <v>18</v>
+      </c>
+      <c r="F419">
+        <v>62837</v>
+      </c>
+      <c r="G419" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I419" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L419" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="420" spans="1:12">
+      <c r="A420" t="s">
+        <v>490</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D420" t="s">
+        <v>76</v>
+      </c>
+      <c r="E420" t="s">
+        <v>18</v>
+      </c>
+      <c r="F420">
+        <v>62837</v>
+      </c>
+      <c r="G420" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I420" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L420" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="421" spans="1:12">
+      <c r="A421" t="s">
+        <v>34</v>
+      </c>
+      <c r="B421" t="s">
+        <v>936</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D421" t="s">
+        <v>76</v>
+      </c>
+      <c r="E421" t="s">
+        <v>18</v>
+      </c>
+      <c r="F421">
+        <v>62837</v>
+      </c>
+      <c r="G421" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I421" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L421" t="s">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="422" spans="1:12">
+      <c r="A422" t="s">
+        <v>528</v>
+      </c>
+      <c r="B422" t="s">
+        <v>936</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D422" t="s">
+        <v>76</v>
+      </c>
+      <c r="E422" t="s">
+        <v>18</v>
+      </c>
+      <c r="F422">
+        <v>62837</v>
+      </c>
+      <c r="G422" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I422" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L422" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="423" spans="1:12">
+      <c r="A423" t="s">
+        <v>536</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D423" t="s">
+        <v>76</v>
+      </c>
+      <c r="E423" t="s">
+        <v>18</v>
+      </c>
+      <c r="F423">
+        <v>62837</v>
+      </c>
+      <c r="G423" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I423" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L423" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="424" spans="1:12">
+      <c r="A424" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D424" t="s">
+        <v>76</v>
+      </c>
+      <c r="E424" t="s">
+        <v>18</v>
+      </c>
+      <c r="F424">
+        <v>62837</v>
+      </c>
+      <c r="G424" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I424" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L424" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="425" spans="1:12">
+      <c r="A425" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D425" t="s">
+        <v>76</v>
+      </c>
+      <c r="E425" t="s">
+        <v>18</v>
+      </c>
+      <c r="F425">
+        <v>62837</v>
+      </c>
+      <c r="G425" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I425" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L425" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="426" spans="1:12">
+      <c r="A426" t="s">
+        <v>632</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D426" t="s">
+        <v>76</v>
+      </c>
+      <c r="E426" t="s">
+        <v>18</v>
+      </c>
+      <c r="F426">
+        <v>62837</v>
+      </c>
+      <c r="G426" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I426" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L426" t="s">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="427" spans="1:12">
+      <c r="A427" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D427" t="s">
+        <v>76</v>
+      </c>
+      <c r="E427" t="s">
+        <v>18</v>
+      </c>
+      <c r="F427">
+        <v>62837</v>
+      </c>
+      <c r="G427" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I427" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L427" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="428" spans="1:12">
+      <c r="A428" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D428" t="s">
+        <v>76</v>
+      </c>
+      <c r="E428" t="s">
+        <v>18</v>
+      </c>
+      <c r="F428">
+        <v>62837</v>
+      </c>
+      <c r="G428" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I428" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L428" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="429" spans="1:12">
+      <c r="A429" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D429" t="s">
+        <v>76</v>
+      </c>
+      <c r="E429" t="s">
+        <v>18</v>
+      </c>
+      <c r="F429">
+        <v>62837</v>
+      </c>
+      <c r="G429" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I429" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L429" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="430" spans="1:12">
+      <c r="A430" t="s">
+        <v>960</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D430" t="s">
+        <v>76</v>
+      </c>
+      <c r="E430" t="s">
+        <v>18</v>
+      </c>
+      <c r="F430">
+        <v>62837</v>
+      </c>
+      <c r="G430" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I430" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L430" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="431" spans="1:12">
+      <c r="A431" t="s">
+        <v>894</v>
+      </c>
+      <c r="B431" t="s">
+        <v>261</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D431" t="s">
+        <v>76</v>
+      </c>
+      <c r="E431" t="s">
+        <v>18</v>
+      </c>
+      <c r="F431">
+        <v>62837</v>
+      </c>
+      <c r="G431" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I431" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L431" t="s">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="432" spans="1:12">
+      <c r="A432" t="s">
+        <v>249</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D432" t="s">
+        <v>76</v>
+      </c>
+      <c r="E432" t="s">
+        <v>18</v>
+      </c>
+      <c r="F432">
+        <v>62837</v>
+      </c>
+      <c r="G432" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I432" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L432" t="s">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="433" spans="1:12">
+      <c r="A433" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D433" t="s">
+        <v>76</v>
+      </c>
+      <c r="E433" t="s">
+        <v>18</v>
+      </c>
+      <c r="F433">
+        <v>62837</v>
+      </c>
+      <c r="G433" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I433" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L433" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="434" spans="1:12">
+      <c r="A434" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B434" t="s">
+        <v>574</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D434" t="s">
+        <v>76</v>
+      </c>
+      <c r="E434" t="s">
+        <v>18</v>
+      </c>
+      <c r="F434">
+        <v>62837</v>
+      </c>
+      <c r="G434" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I434" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L434" t="s">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="435" spans="1:12">
+      <c r="A435" t="s">
+        <v>287</v>
+      </c>
+      <c r="B435" t="s">
+        <v>320</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D435" t="s">
+        <v>76</v>
+      </c>
+      <c r="E435" t="s">
+        <v>18</v>
+      </c>
+      <c r="F435">
+        <v>62837</v>
+      </c>
+      <c r="G435" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I435" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L435" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="436" spans="1:12">
+      <c r="A436" t="s">
+        <v>401</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D436" t="s">
+        <v>76</v>
+      </c>
+      <c r="E436" t="s">
+        <v>18</v>
+      </c>
+      <c r="F436">
+        <v>62837</v>
+      </c>
+      <c r="G436" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1419</v>
+      </c>
+      <c r="I436" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L436" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="437" spans="1:12">
+      <c r="A437" t="s">
+        <v>193</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D437" t="s">
+        <v>351</v>
+      </c>
+      <c r="E437" t="s">
+        <v>18</v>
+      </c>
+      <c r="F437">
+        <v>62820</v>
+      </c>
+      <c r="G437" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1419</v>
+      </c>
+      <c r="I437" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L437" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="438" spans="1:12">
+      <c r="A438" t="s">
+        <v>255</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D438" t="s">
+        <v>742</v>
+      </c>
+      <c r="E438" t="s">
+        <v>18</v>
+      </c>
+      <c r="F438">
+        <v>62833</v>
+      </c>
+      <c r="G438" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1426</v>
+      </c>
+      <c r="I438" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L438" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="439" spans="1:12">
+      <c r="A439" t="s">
+        <v>330</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D439" t="s">
+        <v>742</v>
+      </c>
+      <c r="E439" t="s">
+        <v>18</v>
+      </c>
+      <c r="F439">
+        <v>62833</v>
+      </c>
+      <c r="G439" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1426</v>
+      </c>
+      <c r="I439" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L439" t="s">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="440" spans="1:12">
+      <c r="A440" t="s">
+        <v>36</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D440" t="s">
+        <v>742</v>
+      </c>
+      <c r="E440" t="s">
+        <v>18</v>
+      </c>
+      <c r="F440">
+        <v>62833</v>
+      </c>
+      <c r="G440" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1426</v>
+      </c>
+      <c r="I440" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L440" t="s">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="441" spans="1:12">
+      <c r="A441" t="s">
+        <v>43</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D441" t="s">
+        <v>742</v>
+      </c>
+      <c r="E441" t="s">
+        <v>18</v>
+      </c>
+      <c r="F441">
+        <v>62833</v>
+      </c>
+      <c r="G441" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1426</v>
+      </c>
+      <c r="I441" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L441" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="442" spans="1:12">
+      <c r="A442" t="s">
+        <v>249</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D442" t="s">
+        <v>742</v>
+      </c>
+      <c r="E442" t="s">
+        <v>18</v>
+      </c>
+      <c r="F442">
+        <v>62833</v>
+      </c>
+      <c r="G442" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1426</v>
+      </c>
+      <c r="I442" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L442" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="443" spans="1:12">
+      <c r="A443" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D443" t="s">
+        <v>742</v>
+      </c>
+      <c r="E443" t="s">
+        <v>18</v>
+      </c>
+      <c r="F443">
+        <v>62833</v>
+      </c>
+      <c r="G443" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1426</v>
+      </c>
+      <c r="I443" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L443" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="444" spans="1:12">
+      <c r="A444" t="s">
+        <v>107</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D444" t="s">
+        <v>742</v>
+      </c>
+      <c r="E444" t="s">
+        <v>18</v>
+      </c>
+      <c r="F444">
+        <v>62833</v>
+      </c>
+      <c r="G444" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1426</v>
+      </c>
+      <c r="I444" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L444" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="445" spans="1:12">
+      <c r="A445" t="s">
+        <v>426</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D445" t="s">
+        <v>742</v>
+      </c>
+      <c r="E445" t="s">
+        <v>18</v>
+      </c>
+      <c r="F445">
+        <v>62833</v>
+      </c>
+      <c r="G445" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1426</v>
+      </c>
+      <c r="I445" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L445" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="446" spans="1:12">
+      <c r="A446" t="s">
+        <v>43</v>
+      </c>
+      <c r="B446" t="s">
+        <v>398</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D446" t="s">
+        <v>742</v>
+      </c>
+      <c r="E446" t="s">
+        <v>18</v>
+      </c>
+      <c r="F446">
+        <v>62833</v>
+      </c>
+      <c r="G446" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1426</v>
+      </c>
+      <c r="I446" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L446" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="447" spans="1:12">
+      <c r="A447" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D447" t="s">
+        <v>742</v>
+      </c>
+      <c r="E447" t="s">
+        <v>18</v>
+      </c>
+      <c r="F447">
+        <v>62833</v>
+      </c>
+      <c r="G447" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1426</v>
+      </c>
+      <c r="I447" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L447" t="s">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="448" spans="1:12">
+      <c r="A448" t="s">
+        <v>422</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D448" t="s">
+        <v>742</v>
+      </c>
+      <c r="E448" t="s">
+        <v>18</v>
+      </c>
+      <c r="F448">
+        <v>62833</v>
+      </c>
+      <c r="G448" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1426</v>
+      </c>
+      <c r="I448" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L448" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="449" spans="1:12">
+      <c r="A449" t="s">
+        <v>51</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D449" t="s">
+        <v>742</v>
+      </c>
+      <c r="E449" t="s">
+        <v>18</v>
+      </c>
+      <c r="F449">
+        <v>62833</v>
+      </c>
+      <c r="G449" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1426</v>
+      </c>
+      <c r="I449" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L449" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="450" spans="1:12">
+      <c r="A450" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D450" t="s">
+        <v>76</v>
+      </c>
+      <c r="E450" t="s">
+        <v>18</v>
+      </c>
+      <c r="F450">
+        <v>62837</v>
+      </c>
+      <c r="G450" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I450" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L450" t="s">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="451" spans="1:12">
+      <c r="A451" t="s">
+        <v>971</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D451" t="s">
+        <v>76</v>
+      </c>
+      <c r="E451" t="s">
+        <v>18</v>
+      </c>
+      <c r="F451">
+        <v>62837</v>
+      </c>
+      <c r="G451" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I451" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L451" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="452" spans="1:12">
+      <c r="A452" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D452" t="s">
+        <v>76</v>
+      </c>
+      <c r="E452" t="s">
+        <v>18</v>
+      </c>
+      <c r="F452">
+        <v>62837</v>
+      </c>
+      <c r="G452" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I452" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L452" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="453" spans="1:12">
+      <c r="A453" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D453" t="s">
+        <v>76</v>
+      </c>
+      <c r="E453" t="s">
+        <v>18</v>
+      </c>
+      <c r="F453">
+        <v>62837</v>
+      </c>
+      <c r="G453" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I453" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L453" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="454" spans="1:12">
+      <c r="A454" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D454" t="s">
+        <v>76</v>
+      </c>
+      <c r="E454" t="s">
+        <v>18</v>
+      </c>
+      <c r="F454">
+        <v>62837</v>
+      </c>
+      <c r="G454" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I454" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L454" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="455" spans="1:12">
+      <c r="A455" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D455" t="s">
+        <v>76</v>
+      </c>
+      <c r="E455" t="s">
+        <v>18</v>
+      </c>
+      <c r="F455">
+        <v>62837</v>
+      </c>
+      <c r="G455" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I455" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L455" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="456" spans="1:12">
+      <c r="A456" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D456" t="s">
+        <v>76</v>
+      </c>
+      <c r="E456" t="s">
+        <v>18</v>
+      </c>
+      <c r="F456">
+        <v>62837</v>
+      </c>
+      <c r="G456" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I456" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L456" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="457" spans="1:12">
+      <c r="A457" t="s">
+        <v>894</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D457" t="s">
+        <v>76</v>
+      </c>
+      <c r="E457" t="s">
+        <v>18</v>
+      </c>
+      <c r="F457">
+        <v>62837</v>
+      </c>
+      <c r="G457" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I457" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L457" t="s">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="458" spans="1:12">
+      <c r="A458" t="s">
+        <v>916</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D458" t="s">
+        <v>76</v>
+      </c>
+      <c r="E458" t="s">
+        <v>18</v>
+      </c>
+      <c r="F458">
+        <v>62837</v>
+      </c>
+      <c r="G458" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I458" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L458" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="459" spans="1:12">
+      <c r="A459" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D459" t="s">
+        <v>76</v>
+      </c>
+      <c r="E459" t="s">
+        <v>18</v>
+      </c>
+      <c r="F459">
+        <v>62837</v>
+      </c>
+      <c r="G459" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I459" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L459" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="460" spans="1:12">
+      <c r="A460" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D460" t="s">
+        <v>76</v>
+      </c>
+      <c r="E460" t="s">
+        <v>18</v>
+      </c>
+      <c r="F460">
+        <v>62837</v>
+      </c>
+      <c r="G460" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I460" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L460" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="461" spans="1:12">
+      <c r="A461" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D461" t="s">
+        <v>76</v>
+      </c>
+      <c r="E461" t="s">
+        <v>18</v>
+      </c>
+      <c r="F461">
+        <v>62837</v>
+      </c>
+      <c r="G461" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I461" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L461" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="462" spans="1:12">
+      <c r="A462" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D462" t="s">
+        <v>76</v>
+      </c>
+      <c r="E462" t="s">
+        <v>18</v>
+      </c>
+      <c r="F462">
+        <v>62837</v>
+      </c>
+      <c r="G462" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I462" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L462" t="s">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="463" spans="1:12">
+      <c r="A463" t="s">
+        <v>516</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D463" t="s">
+        <v>76</v>
+      </c>
+      <c r="E463" t="s">
+        <v>18</v>
+      </c>
+      <c r="F463">
+        <v>62837</v>
+      </c>
+      <c r="G463" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I463" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L463" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="464" spans="1:12">
+      <c r="A464" t="s">
+        <v>135</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D464" t="s">
+        <v>76</v>
+      </c>
+      <c r="E464" t="s">
+        <v>18</v>
+      </c>
+      <c r="F464">
+        <v>62837</v>
+      </c>
+      <c r="G464" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I464" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L464" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="465" spans="1:12">
+      <c r="A465" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D465" t="s">
+        <v>76</v>
+      </c>
+      <c r="E465" t="s">
+        <v>18</v>
+      </c>
+      <c r="F465">
+        <v>62837</v>
+      </c>
+      <c r="G465" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I465" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L465" t="s">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="466" spans="1:12">
+      <c r="A466" t="s">
+        <v>110</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D466" t="s">
+        <v>76</v>
+      </c>
+      <c r="E466" t="s">
+        <v>18</v>
+      </c>
+      <c r="F466">
+        <v>62837</v>
+      </c>
+      <c r="G466" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I466" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L466" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="467" spans="1:12">
+      <c r="A467" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D467" t="s">
+        <v>76</v>
+      </c>
+      <c r="E467" t="s">
+        <v>18</v>
+      </c>
+      <c r="F467">
+        <v>62837</v>
+      </c>
+      <c r="G467" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I467" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L467" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="468" spans="1:12">
+      <c r="A468" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D468" t="s">
+        <v>76</v>
+      </c>
+      <c r="E468" t="s">
+        <v>18</v>
+      </c>
+      <c r="F468">
+        <v>62837</v>
+      </c>
+      <c r="G468" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I468" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L468" t="s">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="469" spans="1:12">
+      <c r="A469" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D469" t="s">
+        <v>76</v>
+      </c>
+      <c r="E469" t="s">
+        <v>18</v>
+      </c>
+      <c r="F469">
+        <v>62837</v>
+      </c>
+      <c r="G469" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I469" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L469" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="470" spans="1:12">
+      <c r="A470" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D470" t="s">
+        <v>76</v>
+      </c>
+      <c r="E470" t="s">
+        <v>18</v>
+      </c>
+      <c r="F470">
+        <v>62837</v>
+      </c>
+      <c r="G470" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I470" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L470" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="471" spans="1:12">
+      <c r="A471" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D471" t="s">
+        <v>76</v>
+      </c>
+      <c r="E471" t="s">
+        <v>18</v>
+      </c>
+      <c r="F471">
+        <v>62837</v>
+      </c>
+      <c r="G471" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I471" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L471" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="472" spans="1:12">
+      <c r="A472" t="s">
+        <v>135</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D472" t="s">
+        <v>76</v>
+      </c>
+      <c r="E472" t="s">
+        <v>18</v>
+      </c>
+      <c r="F472">
+        <v>62837</v>
+      </c>
+      <c r="G472" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1520</v>
+      </c>
+      <c r="I472" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L472" t="s">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="473" spans="1:12">
+      <c r="A473" t="s">
+        <v>51</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D473" t="s">
+        <v>76</v>
+      </c>
+      <c r="E473" t="s">
+        <v>18</v>
+      </c>
+      <c r="F473">
+        <v>62837</v>
+      </c>
+      <c r="G473" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1520</v>
+      </c>
+      <c r="I473" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L473" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="474" spans="1:12">
+      <c r="A474" t="s">
+        <v>170</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D474" t="s">
+        <v>76</v>
+      </c>
+      <c r="E474" t="s">
+        <v>18</v>
+      </c>
+      <c r="F474">
+        <v>62837</v>
+      </c>
+      <c r="G474" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1520</v>
+      </c>
+      <c r="I474" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L474" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="475" spans="1:12">
+      <c r="A475" t="s">
+        <v>215</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D475" t="s">
+        <v>76</v>
+      </c>
+      <c r="E475" t="s">
+        <v>18</v>
+      </c>
+      <c r="F475">
+        <v>62837</v>
+      </c>
+      <c r="G475" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1520</v>
+      </c>
+      <c r="I475" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L475" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="476" spans="1:12">
+      <c r="A476" t="s">
+        <v>215</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D476" t="s">
+        <v>76</v>
+      </c>
+      <c r="E476" t="s">
+        <v>18</v>
+      </c>
+      <c r="F476">
+        <v>62837</v>
+      </c>
+      <c r="G476" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1531</v>
+      </c>
+      <c r="I476" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L476" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="477" spans="1:12">
+      <c r="A477" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D477" t="s">
+        <v>76</v>
+      </c>
+      <c r="E477" t="s">
+        <v>18</v>
+      </c>
+      <c r="F477">
+        <v>62837</v>
+      </c>
+      <c r="G477" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1531</v>
+      </c>
+      <c r="I477" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L477" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="478" spans="1:12">
+      <c r="A478" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D478" t="s">
+        <v>76</v>
+      </c>
+      <c r="E478" t="s">
+        <v>18</v>
+      </c>
+      <c r="F478">
+        <v>62837</v>
+      </c>
+      <c r="G478" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1539</v>
+      </c>
+      <c r="I478" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L478" t="s">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="479" spans="1:12">
+      <c r="A479" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D479" t="s">
+        <v>76</v>
+      </c>
+      <c r="E479" t="s">
+        <v>18</v>
+      </c>
+      <c r="F479">
+        <v>62837</v>
+      </c>
+      <c r="G479" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1539</v>
+      </c>
+      <c r="I479" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L479" t="s">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="480" spans="1:12">
+      <c r="A480" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B480" t="s">
+        <v>389</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D480" t="s">
+        <v>76</v>
+      </c>
+      <c r="E480" t="s">
+        <v>18</v>
+      </c>
+      <c r="F480">
+        <v>62837</v>
+      </c>
+      <c r="G480" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1539</v>
+      </c>
+      <c r="I480" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L480" t="s">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="481" spans="1:12">
+      <c r="A481" t="s">
+        <v>528</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D481" t="s">
+        <v>76</v>
+      </c>
+      <c r="E481" t="s">
+        <v>18</v>
+      </c>
+      <c r="F481">
+        <v>62837</v>
+      </c>
+      <c r="G481" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1539</v>
+      </c>
+      <c r="I481" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L481" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="482" spans="1:12">
+      <c r="A482" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D482" t="s">
+        <v>76</v>
+      </c>
+      <c r="E482" t="s">
+        <v>18</v>
+      </c>
+      <c r="F482">
+        <v>62837</v>
+      </c>
+      <c r="G482" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1539</v>
+      </c>
+      <c r="I482" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L482" t="s">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="483" spans="1:12">
+      <c r="A483" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D483" t="s">
+        <v>76</v>
+      </c>
+      <c r="E483" t="s">
+        <v>18</v>
+      </c>
+      <c r="F483">
+        <v>62837</v>
+      </c>
+      <c r="G483" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1539</v>
+      </c>
+      <c r="I483" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L483" t="s">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="484" spans="1:12">
+      <c r="A484" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B484" t="s">
+        <v>37</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D484" t="s">
+        <v>76</v>
+      </c>
+      <c r="E484" t="s">
+        <v>18</v>
+      </c>
+      <c r="F484">
+        <v>62837</v>
+      </c>
+      <c r="G484" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1539</v>
+      </c>
+      <c r="I484" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L484" t="s">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="485" spans="1:12">
+      <c r="A485" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D485" t="s">
+        <v>76</v>
+      </c>
+      <c r="E485" t="s">
+        <v>18</v>
+      </c>
+      <c r="F485">
+        <v>62837</v>
+      </c>
+      <c r="G485" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1539</v>
+      </c>
+      <c r="I485" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L485" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="486" spans="1:12">
+      <c r="A486" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D486" t="s">
+        <v>76</v>
+      </c>
+      <c r="E486" t="s">
+        <v>18</v>
+      </c>
+      <c r="F486">
+        <v>62837</v>
+      </c>
+      <c r="G486" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1539</v>
+      </c>
+      <c r="I486" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L486" t="s">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="487" spans="1:12">
+      <c r="A487" t="s">
+        <v>812</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D487" t="s">
+        <v>76</v>
+      </c>
+      <c r="E487" t="s">
+        <v>18</v>
+      </c>
+      <c r="F487">
+        <v>62837</v>
+      </c>
+      <c r="G487" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1539</v>
+      </c>
+      <c r="I487" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L487" t="s">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="488" spans="1:12">
+      <c r="A488" t="s">
+        <v>984</v>
+      </c>
+      <c r="B488" t="s">
+        <v>345</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D488" t="s">
+        <v>76</v>
+      </c>
+      <c r="E488" t="s">
+        <v>18</v>
+      </c>
+      <c r="F488">
+        <v>62837</v>
+      </c>
+      <c r="G488" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1539</v>
+      </c>
+      <c r="I488" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L488" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="489" spans="1:12">
+      <c r="A489" t="s">
+        <v>34</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D489" t="s">
+        <v>76</v>
+      </c>
+      <c r="E489" t="s">
+        <v>18</v>
+      </c>
+      <c r="F489">
+        <v>62837</v>
+      </c>
+      <c r="G489" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1539</v>
+      </c>
+      <c r="I489" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L489" t="s">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="490" spans="1:12">
+      <c r="A490" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B490" t="s">
+        <v>968</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D490" t="s">
+        <v>76</v>
+      </c>
+      <c r="E490" t="s">
+        <v>18</v>
+      </c>
+      <c r="F490">
+        <v>62837</v>
+      </c>
+      <c r="G490" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1539</v>
+      </c>
+      <c r="I490" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L490" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="491" spans="1:12">
+      <c r="A491" t="s">
+        <v>690</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D491" t="s">
+        <v>76</v>
+      </c>
+      <c r="E491" t="s">
+        <v>18</v>
+      </c>
+      <c r="F491">
+        <v>62837</v>
+      </c>
+      <c r="G491" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1573</v>
+      </c>
+      <c r="I491" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L491" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="492" spans="1:12">
+      <c r="A492" t="s">
+        <v>39</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D492" t="s">
+        <v>76</v>
+      </c>
+      <c r="E492" t="s">
+        <v>18</v>
+      </c>
+      <c r="F492">
+        <v>62837</v>
+      </c>
+      <c r="G492" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1573</v>
+      </c>
+      <c r="I492" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L492" t="s">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="493" spans="1:12">
+      <c r="A493" t="s">
+        <v>249</v>
+      </c>
+      <c r="B493" t="s">
+        <v>791</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D493" t="s">
+        <v>76</v>
+      </c>
+      <c r="E493" t="s">
+        <v>18</v>
+      </c>
+      <c r="F493">
+        <v>62837</v>
+      </c>
+      <c r="G493" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1573</v>
+      </c>
+      <c r="I493" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L493" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="494" spans="1:12">
+      <c r="A494" t="s">
+        <v>200</v>
+      </c>
+      <c r="B494" t="s">
+        <v>791</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D494" t="s">
+        <v>76</v>
+      </c>
+      <c r="E494" t="s">
+        <v>18</v>
+      </c>
+      <c r="F494">
+        <v>62837</v>
+      </c>
+      <c r="G494" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1573</v>
+      </c>
+      <c r="I494" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L494" t="s">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="495" spans="1:12">
+      <c r="A495" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D495" t="s">
+        <v>76</v>
+      </c>
+      <c r="E495" t="s">
+        <v>18</v>
+      </c>
+      <c r="F495">
+        <v>62837</v>
+      </c>
+      <c r="G495" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1573</v>
+      </c>
+      <c r="I495" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L495" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="496" spans="1:12">
+      <c r="A496" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B496" t="s">
+        <v>502</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D496" t="s">
+        <v>76</v>
+      </c>
+      <c r="E496" t="s">
+        <v>18</v>
+      </c>
+      <c r="F496">
+        <v>62837</v>
+      </c>
+      <c r="G496" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1585</v>
+      </c>
+      <c r="I496" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L496" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="497" spans="1:12">
+      <c r="A497" t="s">
+        <v>490</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D497" t="s">
+        <v>76</v>
+      </c>
+      <c r="E497" t="s">
+        <v>18</v>
+      </c>
+      <c r="F497">
+        <v>62837</v>
+      </c>
+      <c r="G497" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1585</v>
+      </c>
+      <c r="I497" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L497" t="s">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="498" spans="1:12">
+      <c r="A498" t="s">
+        <v>200</v>
+      </c>
+      <c r="B498" t="s">
+        <v>283</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D498" t="s">
+        <v>76</v>
+      </c>
+      <c r="E498" t="s">
+        <v>18</v>
+      </c>
+      <c r="F498">
+        <v>62837</v>
+      </c>
+      <c r="G498" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1585</v>
+      </c>
+      <c r="I498" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L498" t="s">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="499" spans="1:12">
+      <c r="A499" t="s">
+        <v>193</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D499" t="s">
+        <v>76</v>
+      </c>
+      <c r="E499" t="s">
+        <v>18</v>
+      </c>
+      <c r="F499">
+        <v>62837</v>
+      </c>
+      <c r="G499" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1585</v>
+      </c>
+      <c r="I499" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L499" t="s">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="500" spans="1:12">
+      <c r="A500" t="s">
+        <v>249</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D500" t="s">
+        <v>76</v>
+      </c>
+      <c r="E500" t="s">
+        <v>18</v>
+      </c>
+      <c r="F500">
+        <v>62837</v>
+      </c>
+      <c r="G500" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1585</v>
+      </c>
+      <c r="I500" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L500" t="s">
+        <v>1596</v>
+      </c>
+    </row>
+    <row r="501" spans="1:12">
+      <c r="A501" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D501" t="s">
+        <v>76</v>
+      </c>
+      <c r="E501" t="s">
+        <v>18</v>
+      </c>
+      <c r="F501">
+        <v>62837</v>
+      </c>
+      <c r="G501" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1585</v>
+      </c>
+      <c r="I501" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L501" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="502" spans="1:12">
+      <c r="A502" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B502" t="s">
+        <v>185</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D502" t="s">
+        <v>76</v>
+      </c>
+      <c r="E502" t="s">
+        <v>18</v>
+      </c>
+      <c r="F502">
+        <v>62837</v>
+      </c>
+      <c r="G502" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1585</v>
+      </c>
+      <c r="I502" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L502" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="503" spans="1:12">
+      <c r="A503" t="s">
+        <v>93</v>
+      </c>
+      <c r="B503" t="s">
+        <v>64</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D503" t="s">
+        <v>76</v>
+      </c>
+      <c r="E503" t="s">
+        <v>18</v>
+      </c>
+      <c r="F503">
+        <v>62837</v>
+      </c>
+      <c r="G503" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1585</v>
+      </c>
+      <c r="I503" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L503" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="504" spans="1:12">
+      <c r="A504" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D504" t="s">
+        <v>76</v>
+      </c>
+      <c r="E504" t="s">
+        <v>18</v>
+      </c>
+      <c r="F504">
+        <v>62837</v>
+      </c>
+      <c r="G504" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1585</v>
+      </c>
+      <c r="I504" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L504" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="505" spans="1:12">
+      <c r="A505" t="s">
+        <v>382</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D505" t="s">
+        <v>76</v>
+      </c>
+      <c r="E505" t="s">
+        <v>18</v>
+      </c>
+      <c r="F505">
+        <v>62837</v>
+      </c>
+      <c r="G505" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1585</v>
+      </c>
+      <c r="I505" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L505" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="506" spans="1:12">
+      <c r="A506" t="s">
+        <v>716</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D506" t="s">
+        <v>76</v>
+      </c>
+      <c r="E506" t="s">
+        <v>18</v>
+      </c>
+      <c r="F506">
+        <v>62837</v>
+      </c>
+      <c r="G506" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1585</v>
+      </c>
+      <c r="I506" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L506" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="507" spans="1:12">
+      <c r="A507" t="s">
+        <v>233</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D507" t="s">
+        <v>76</v>
+      </c>
+      <c r="E507" t="s">
+        <v>18</v>
+      </c>
+      <c r="F507">
+        <v>62837</v>
+      </c>
+      <c r="G507" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1585</v>
+      </c>
+      <c r="I507" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L507" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="508" spans="1:12">
+      <c r="A508" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D508" t="s">
+        <v>76</v>
+      </c>
+      <c r="E508" t="s">
+        <v>18</v>
+      </c>
+      <c r="F508">
+        <v>62837</v>
+      </c>
+      <c r="G508" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1585</v>
+      </c>
+      <c r="I508" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L508" t="s">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="509" spans="1:12">
+      <c r="A509" t="s">
+        <v>73</v>
+      </c>
+      <c r="B509" t="s">
+        <v>224</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D509" t="s">
+        <v>76</v>
+      </c>
+      <c r="E509" t="s">
+        <v>18</v>
+      </c>
+      <c r="F509">
+        <v>62837</v>
+      </c>
+      <c r="G509" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1585</v>
+      </c>
+      <c r="I509" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L509" t="s">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="510" spans="1:12">
+      <c r="A510" t="s">
+        <v>184</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D510" t="s">
+        <v>76</v>
+      </c>
+      <c r="E510" t="s">
+        <v>18</v>
+      </c>
+      <c r="F510">
+        <v>62837</v>
+      </c>
+      <c r="G510" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1585</v>
+      </c>
+      <c r="I510" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L510" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="511" spans="1:12">
+      <c r="A511" t="s">
+        <v>894</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D511" t="s">
+        <v>76</v>
+      </c>
+      <c r="E511" t="s">
+        <v>18</v>
+      </c>
+      <c r="F511">
+        <v>62837</v>
+      </c>
+      <c r="G511" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1585</v>
+      </c>
+      <c r="I511" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L511" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="512" spans="1:12">
+      <c r="A512" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D512" t="s">
+        <v>76</v>
+      </c>
+      <c r="E512" t="s">
+        <v>18</v>
+      </c>
+      <c r="F512">
+        <v>62837</v>
+      </c>
+      <c r="G512" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1585</v>
+      </c>
+      <c r="I512" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L512" t="s">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="513" spans="1:12">
+      <c r="A513" t="s">
+        <v>30</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D513" t="s">
+        <v>76</v>
+      </c>
+      <c r="E513" t="s">
+        <v>18</v>
+      </c>
+      <c r="F513">
+        <v>62837</v>
+      </c>
+      <c r="G513" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H513" t="s">
+        <v>1585</v>
+      </c>
+      <c r="I513" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L513"/>
+    </row>
+    <row r="514" spans="1:12">
+      <c r="A514" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D514" t="s">
+        <v>76</v>
+      </c>
+      <c r="E514" t="s">
+        <v>18</v>
+      </c>
+      <c r="F514">
+        <v>62837</v>
+      </c>
+      <c r="G514" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1585</v>
+      </c>
+      <c r="I514" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L514" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="515" spans="1:12">
+      <c r="A515" t="s">
+        <v>153</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D515" t="s">
+        <v>76</v>
+      </c>
+      <c r="E515" t="s">
+        <v>18</v>
+      </c>
+      <c r="F515">
+        <v>62837</v>
+      </c>
+      <c r="G515" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H515" t="s">
+        <v>1585</v>
+      </c>
+      <c r="I515" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L515" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="516" spans="1:12">
+      <c r="A516" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D516" t="s">
+        <v>76</v>
+      </c>
+      <c r="E516" t="s">
+        <v>18</v>
+      </c>
+      <c r="F516">
+        <v>62837</v>
+      </c>
+      <c r="G516" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H516" t="s">
+        <v>1585</v>
+      </c>
+      <c r="I516" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L516" t="s">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="517" spans="1:12">
+      <c r="A517" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B517" t="s">
+        <v>670</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D517" t="s">
+        <v>76</v>
+      </c>
+      <c r="E517" t="s">
+        <v>18</v>
+      </c>
+      <c r="F517">
+        <v>62837</v>
+      </c>
+      <c r="G517" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H517" t="s">
+        <v>1644</v>
+      </c>
+      <c r="I517" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L517" t="s">
+        <v>1645</v>
+      </c>
+    </row>
+    <row r="518" spans="1:12">
+      <c r="A518" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D518" t="s">
+        <v>659</v>
+      </c>
+      <c r="E518" t="s">
+        <v>18</v>
+      </c>
+      <c r="F518">
+        <v>62842</v>
+      </c>
+      <c r="G518" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H518" t="s">
+        <v>1650</v>
+      </c>
+      <c r="I518" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L518" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="519" spans="1:12">
+      <c r="A519" t="s">
+        <v>255</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D519" t="s">
+        <v>659</v>
+      </c>
+      <c r="E519" t="s">
+        <v>18</v>
+      </c>
+      <c r="F519">
+        <v>62842</v>
+      </c>
+      <c r="G519" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H519" t="s">
+        <v>1650</v>
+      </c>
+      <c r="I519" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L519" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="520" spans="1:12">
+      <c r="A520" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D520" t="s">
+        <v>659</v>
+      </c>
+      <c r="E520" t="s">
+        <v>18</v>
+      </c>
+      <c r="F520">
+        <v>62842</v>
+      </c>
+      <c r="G520" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H520" t="s">
+        <v>1650</v>
+      </c>
+      <c r="I520" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L520" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="521" spans="1:12">
+      <c r="A521" t="s">
+        <v>93</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D521" t="s">
+        <v>659</v>
+      </c>
+      <c r="E521" t="s">
+        <v>18</v>
+      </c>
+      <c r="F521">
+        <v>62842</v>
+      </c>
+      <c r="G521" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H521" t="s">
+        <v>1650</v>
+      </c>
+      <c r="I521" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L521" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="522" spans="1:12">
+      <c r="A522" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D522" t="s">
+        <v>659</v>
+      </c>
+      <c r="E522" t="s">
+        <v>18</v>
+      </c>
+      <c r="F522">
+        <v>62842</v>
+      </c>
+      <c r="G522" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H522" t="s">
+        <v>1650</v>
+      </c>
+      <c r="I522" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L522" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="523" spans="1:12">
+      <c r="A523" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D523" t="s">
+        <v>659</v>
+      </c>
+      <c r="E523" t="s">
+        <v>18</v>
+      </c>
+      <c r="F523">
+        <v>62842</v>
+      </c>
+      <c r="G523" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H523" t="s">
+        <v>1650</v>
+      </c>
+      <c r="I523" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L523" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="524" spans="1:12">
+      <c r="A524" t="s">
+        <v>253</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D524" t="s">
+        <v>659</v>
+      </c>
+      <c r="E524" t="s">
+        <v>18</v>
+      </c>
+      <c r="F524">
+        <v>62842</v>
+      </c>
+      <c r="G524" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H524" t="s">
+        <v>1650</v>
+      </c>
+      <c r="I524" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L524" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="525" spans="1:12">
+      <c r="A525" t="s">
+        <v>330</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D525" t="s">
+        <v>659</v>
+      </c>
+      <c r="E525" t="s">
+        <v>18</v>
+      </c>
+      <c r="F525">
+        <v>62842</v>
+      </c>
+      <c r="G525" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H525" t="s">
+        <v>1650</v>
+      </c>
+      <c r="I525" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L525" t="s">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="526" spans="1:12">
+      <c r="A526" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B526" t="s">
+        <v>279</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D526" t="s">
+        <v>659</v>
+      </c>
+      <c r="E526" t="s">
+        <v>18</v>
+      </c>
+      <c r="F526">
+        <v>62842</v>
+      </c>
+      <c r="G526" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H526" t="s">
+        <v>1650</v>
+      </c>
+      <c r="I526" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L526" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="527" spans="1:12">
+      <c r="A527" t="s">
+        <v>249</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D527" t="s">
+        <v>76</v>
+      </c>
+      <c r="E527" t="s">
+        <v>18</v>
+      </c>
+      <c r="F527">
+        <v>62837</v>
+      </c>
+      <c r="G527" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H527" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I527" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L527" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="528" spans="1:12">
+      <c r="A528" t="s">
+        <v>524</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D528" t="s">
+        <v>76</v>
+      </c>
+      <c r="E528" t="s">
+        <v>18</v>
+      </c>
+      <c r="F528">
+        <v>62837</v>
+      </c>
+      <c r="G528" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H528" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I528" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L528" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="529" spans="1:12">
+      <c r="A529" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D529" t="s">
+        <v>76</v>
+      </c>
+      <c r="E529" t="s">
+        <v>18</v>
+      </c>
+      <c r="F529">
+        <v>62837</v>
+      </c>
+      <c r="G529" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H529" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I529" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L529" t="s">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="530" spans="1:12">
+      <c r="A530" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D530" t="s">
+        <v>76</v>
+      </c>
+      <c r="E530" t="s">
+        <v>18</v>
+      </c>
+      <c r="F530">
+        <v>62837</v>
+      </c>
+      <c r="G530" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H530" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I530" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L530" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="531" spans="1:12">
+      <c r="A531" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D531" t="s">
+        <v>76</v>
+      </c>
+      <c r="E531" t="s">
+        <v>18</v>
+      </c>
+      <c r="F531">
+        <v>62837</v>
+      </c>
+      <c r="G531" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H531" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I531" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L531" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="532" spans="1:12">
+      <c r="A532" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D532" t="s">
+        <v>76</v>
+      </c>
+      <c r="E532" t="s">
+        <v>18</v>
+      </c>
+      <c r="F532">
+        <v>62837</v>
+      </c>
+      <c r="G532" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H532" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I532" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L532" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="533" spans="1:12">
+      <c r="A533" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D533" t="s">
+        <v>76</v>
+      </c>
+      <c r="E533" t="s">
+        <v>18</v>
+      </c>
+      <c r="F533">
+        <v>62837</v>
+      </c>
+      <c r="G533" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H533" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I533" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L533" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="534" spans="1:12">
+      <c r="A534" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B534" t="s">
+        <v>882</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D534" t="s">
+        <v>76</v>
+      </c>
+      <c r="E534" t="s">
+        <v>18</v>
+      </c>
+      <c r="F534">
+        <v>62837</v>
+      </c>
+      <c r="G534" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H534" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I534" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L534" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="535" spans="1:12">
+      <c r="A535" t="s">
+        <v>93</v>
+      </c>
+      <c r="B535" t="s">
+        <v>882</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D535" t="s">
+        <v>76</v>
+      </c>
+      <c r="E535" t="s">
+        <v>18</v>
+      </c>
+      <c r="F535">
+        <v>62837</v>
+      </c>
+      <c r="G535" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H535" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I535" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L535" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="536" spans="1:12">
+      <c r="A536" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B536" t="s">
+        <v>74</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1701</v>
+      </c>
+      <c r="D536" t="s">
+        <v>76</v>
+      </c>
+      <c r="E536" t="s">
+        <v>18</v>
+      </c>
+      <c r="F536">
+        <v>62837</v>
+      </c>
+      <c r="G536" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H536" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I536" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L536" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="537" spans="1:12">
+      <c r="A537" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D537" t="s">
+        <v>76</v>
+      </c>
+      <c r="E537" t="s">
+        <v>18</v>
+      </c>
+      <c r="F537">
+        <v>62837</v>
+      </c>
+      <c r="G537" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H537" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I537" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L537" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="538" spans="1:12">
+      <c r="A538" t="s">
+        <v>78</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D538" t="s">
+        <v>659</v>
+      </c>
+      <c r="E538" t="s">
+        <v>18</v>
+      </c>
+      <c r="F538">
+        <v>62842</v>
+      </c>
+      <c r="G538" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H538" t="s">
+        <v>1708</v>
+      </c>
+      <c r="I538" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L538" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="539" spans="1:12">
+      <c r="A539" t="s">
+        <v>490</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D539" t="s">
+        <v>659</v>
+      </c>
+      <c r="E539" t="s">
+        <v>18</v>
+      </c>
+      <c r="F539">
+        <v>62842</v>
+      </c>
+      <c r="G539" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H539" t="s">
+        <v>1708</v>
+      </c>
+      <c r="I539" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L539" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="540" spans="1:12">
+      <c r="A540" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D540" t="s">
+        <v>659</v>
+      </c>
+      <c r="E540" t="s">
+        <v>18</v>
+      </c>
+      <c r="F540">
+        <v>62842</v>
+      </c>
+      <c r="G540" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H540" t="s">
+        <v>1708</v>
+      </c>
+      <c r="I540" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L540" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="541" spans="1:12">
+      <c r="A541" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D541" t="s">
+        <v>76</v>
+      </c>
+      <c r="E541" t="s">
+        <v>18</v>
+      </c>
+      <c r="F541">
+        <v>62837</v>
+      </c>
+      <c r="G541" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H541" t="s">
+        <v>1717</v>
+      </c>
+      <c r="I541" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L541" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="542" spans="1:12">
+      <c r="A542" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D542" t="s">
+        <v>76</v>
+      </c>
+      <c r="E542" t="s">
+        <v>18</v>
+      </c>
+      <c r="F542">
+        <v>62837</v>
+      </c>
+      <c r="G542" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H542" t="s">
+        <v>1717</v>
+      </c>
+      <c r="I542" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L542" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="543" spans="1:12">
+      <c r="A543" t="s">
+        <v>34</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D543" t="s">
+        <v>76</v>
+      </c>
+      <c r="E543" t="s">
+        <v>18</v>
+      </c>
+      <c r="F543">
+        <v>62837</v>
+      </c>
+      <c r="G543" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H543" t="s">
+        <v>1717</v>
+      </c>
+      <c r="I543" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L543" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="544" spans="1:12">
+      <c r="A544" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D544" t="s">
+        <v>76</v>
+      </c>
+      <c r="E544" t="s">
+        <v>18</v>
+      </c>
+      <c r="F544">
+        <v>62837</v>
+      </c>
+      <c r="G544" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H544" t="s">
+        <v>1717</v>
+      </c>
+      <c r="I544" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L544" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="545" spans="1:12">
+      <c r="A545" t="s">
+        <v>249</v>
+      </c>
+      <c r="B545" t="s">
+        <v>670</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D545" t="s">
+        <v>76</v>
+      </c>
+      <c r="E545" t="s">
+        <v>18</v>
+      </c>
+      <c r="F545">
+        <v>62837</v>
+      </c>
+      <c r="G545" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H545" t="s">
+        <v>1726</v>
+      </c>
+      <c r="I545" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L545" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="546" spans="1:12">
+      <c r="A546" t="s">
+        <v>102</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D546" t="s">
+        <v>76</v>
+      </c>
+      <c r="E546" t="s">
+        <v>18</v>
+      </c>
+      <c r="F546">
+        <v>62837</v>
+      </c>
+      <c r="G546" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H546" t="s">
+        <v>1726</v>
+      </c>
+      <c r="I546" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L546" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="547" spans="1:12">
+      <c r="A547" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D547" t="s">
+        <v>76</v>
+      </c>
+      <c r="E547" t="s">
+        <v>18</v>
+      </c>
+      <c r="F547">
+        <v>62837</v>
+      </c>
+      <c r="G547" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H547" t="s">
+        <v>1726</v>
+      </c>
+      <c r="I547" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L547" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="548" spans="1:12">
+      <c r="A548" t="s">
+        <v>51</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D548" t="s">
+        <v>76</v>
+      </c>
+      <c r="E548" t="s">
+        <v>18</v>
+      </c>
+      <c r="F548">
+        <v>62837</v>
+      </c>
+      <c r="G548" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H548" t="s">
+        <v>1735</v>
+      </c>
+      <c r="I548" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L548" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="549" spans="1:12">
+      <c r="A549" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B549" t="s">
+        <v>181</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D549" t="s">
+        <v>76</v>
+      </c>
+      <c r="E549" t="s">
+        <v>18</v>
+      </c>
+      <c r="F549">
+        <v>62837</v>
+      </c>
+      <c r="G549" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H549" t="s">
+        <v>1735</v>
+      </c>
+      <c r="I549" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L549" t="s">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="550" spans="1:12">
+      <c r="A550" t="s">
+        <v>716</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D550" t="s">
+        <v>76</v>
+      </c>
+      <c r="E550" t="s">
+        <v>18</v>
+      </c>
+      <c r="F550">
+        <v>62837</v>
+      </c>
+      <c r="G550" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H550" t="s">
+        <v>1735</v>
+      </c>
+      <c r="I550" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L550" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="551" spans="1:12">
+      <c r="A551" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B551" t="s">
+        <v>544</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D551" t="s">
+        <v>76</v>
+      </c>
+      <c r="E551" t="s">
+        <v>18</v>
+      </c>
+      <c r="F551">
+        <v>62837</v>
+      </c>
+      <c r="G551" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H551" t="s">
+        <v>1735</v>
+      </c>
+      <c r="I551" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L551" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="552" spans="1:12">
+      <c r="A552" t="s">
+        <v>422</v>
+      </c>
+      <c r="B552" t="s">
+        <v>544</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D552" t="s">
+        <v>76</v>
+      </c>
+      <c r="E552" t="s">
+        <v>18</v>
+      </c>
+      <c r="F552">
+        <v>62837</v>
+      </c>
+      <c r="G552" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H552" t="s">
+        <v>1735</v>
+      </c>
+      <c r="I552" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L552" t="s">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="553" spans="1:12">
+      <c r="A553" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D553" t="s">
+        <v>76</v>
+      </c>
+      <c r="E553" t="s">
+        <v>18</v>
+      </c>
+      <c r="F553">
+        <v>62837</v>
+      </c>
+      <c r="G553" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H553" t="s">
+        <v>1735</v>
+      </c>
+      <c r="I553" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L553" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="554" spans="1:12">
+      <c r="A554" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D554" t="s">
+        <v>76</v>
+      </c>
+      <c r="E554" t="s">
+        <v>18</v>
+      </c>
+      <c r="F554">
+        <v>62837</v>
+      </c>
+      <c r="G554" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H554" t="s">
+        <v>1735</v>
+      </c>
+      <c r="I554" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L554" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="555" spans="1:12">
+      <c r="A555" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D555" t="s">
+        <v>76</v>
+      </c>
+      <c r="E555" t="s">
+        <v>18</v>
+      </c>
+      <c r="F555">
+        <v>62837</v>
+      </c>
+      <c r="G555" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H555" t="s">
+        <v>1735</v>
+      </c>
+      <c r="I555" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L555" t="s">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="556" spans="1:12">
+      <c r="A556" t="s">
+        <v>1756</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D556" t="s">
+        <v>76</v>
+      </c>
+      <c r="E556" t="s">
+        <v>18</v>
+      </c>
+      <c r="F556">
+        <v>62837</v>
+      </c>
+      <c r="G556" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H556" t="s">
+        <v>1735</v>
+      </c>
+      <c r="I556" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L556" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="557" spans="1:12">
+      <c r="A557" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B557" t="s">
+        <v>115</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D557" t="s">
+        <v>76</v>
+      </c>
+      <c r="E557" t="s">
+        <v>18</v>
+      </c>
+      <c r="F557">
+        <v>62837</v>
+      </c>
+      <c r="G557" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H557" t="s">
+        <v>1735</v>
+      </c>
+      <c r="I557" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L557" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="558" spans="1:12">
+      <c r="A558" t="s">
+        <v>812</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D558" t="s">
+        <v>76</v>
+      </c>
+      <c r="E558" t="s">
+        <v>18</v>
+      </c>
+      <c r="F558">
+        <v>62837</v>
+      </c>
+      <c r="G558" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H558" t="s">
+        <v>1735</v>
+      </c>
+      <c r="I558" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L558" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="559" spans="1:12">
+      <c r="A559" t="s">
+        <v>63</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D559" t="s">
+        <v>76</v>
+      </c>
+      <c r="E559" t="s">
+        <v>18</v>
+      </c>
+      <c r="F559">
+        <v>62837</v>
+      </c>
+      <c r="G559" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H559" t="s">
+        <v>1735</v>
+      </c>
+      <c r="I559" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L559" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="560" spans="1:12">
+      <c r="A560" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D560" t="s">
+        <v>76</v>
+      </c>
+      <c r="E560" t="s">
+        <v>18</v>
+      </c>
+      <c r="F560">
+        <v>62837</v>
+      </c>
+      <c r="G560" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H560" t="s">
+        <v>1769</v>
+      </c>
+      <c r="I560" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L560" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="561" spans="1:12">
+      <c r="A561" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B561" t="s">
+        <v>447</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D561" t="s">
+        <v>76</v>
+      </c>
+      <c r="E561" t="s">
+        <v>18</v>
+      </c>
+      <c r="F561">
+        <v>62837</v>
+      </c>
+      <c r="G561" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H561" t="s">
+        <v>1769</v>
+      </c>
+      <c r="I561" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L561" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="562" spans="1:12">
+      <c r="A562" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D562" t="s">
+        <v>76</v>
+      </c>
+      <c r="E562" t="s">
+        <v>18</v>
+      </c>
+      <c r="F562">
+        <v>62837</v>
+      </c>
+      <c r="G562" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H562" t="s">
+        <v>1769</v>
+      </c>
+      <c r="I562" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L562" t="s">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="563" spans="1:12">
+      <c r="A563" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D563" t="s">
+        <v>76</v>
+      </c>
+      <c r="E563" t="s">
+        <v>18</v>
+      </c>
+      <c r="F563">
+        <v>62837</v>
+      </c>
+      <c r="G563" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H563" t="s">
+        <v>1769</v>
+      </c>
+      <c r="I563" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L563" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="564" spans="1:12">
+      <c r="A564" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D564" t="s">
+        <v>76</v>
+      </c>
+      <c r="E564" t="s">
+        <v>18</v>
+      </c>
+      <c r="F564">
+        <v>62837</v>
+      </c>
+      <c r="G564" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H564" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I564" s="1">
+        <v>46247</v>
+      </c>
+      <c r="L564" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="565" spans="1:12">
+      <c r="A565" t="s">
+        <v>690</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D565" t="s">
+        <v>76</v>
+      </c>
+      <c r="E565" t="s">
+        <v>18</v>
+      </c>
+      <c r="F565">
+        <v>62837</v>
+      </c>
+      <c r="G565" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H565" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I565" s="1">
+        <v>46247</v>
+      </c>
+      <c r="L565" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="566" spans="1:12">
+      <c r="A566" t="s">
+        <v>142</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D566" t="s">
+        <v>76</v>
+      </c>
+      <c r="E566" t="s">
+        <v>18</v>
+      </c>
+      <c r="F566">
+        <v>62837</v>
+      </c>
+      <c r="G566" t="s">
+        <v>19</v>
+      </c>
+      <c r="H566" t="s">
+        <v>54</v>
+      </c>
+      <c r="I566" s="1">
+        <v>46247</v>
+      </c>
+      <c r="L566" t="s">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="567" spans="1:12">
+      <c r="A567" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D567" t="s">
+        <v>76</v>
+      </c>
+      <c r="E567" t="s">
+        <v>18</v>
+      </c>
+      <c r="F567">
+        <v>62837</v>
+      </c>
+      <c r="G567" t="s">
+        <v>19</v>
+      </c>
+      <c r="H567" t="s">
+        <v>54</v>
+      </c>
+      <c r="I567" s="1">
+        <v>46247</v>
+      </c>
+      <c r="L567" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="568" spans="1:12">
+      <c r="A568" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D568" t="s">
+        <v>927</v>
+      </c>
+      <c r="E568" t="s">
+        <v>18</v>
+      </c>
+      <c r="F568">
+        <v>62899</v>
+      </c>
+      <c r="G568" t="s">
+        <v>919</v>
+      </c>
+      <c r="H568" t="s">
+        <v>920</v>
+      </c>
+      <c r="I568" s="1">
+        <v>46247</v>
+      </c>
+      <c r="L568" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="569" spans="1:12">
+      <c r="A569" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B569" t="s">
+        <v>291</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D569" t="s">
+        <v>742</v>
+      </c>
+      <c r="E569" t="s">
+        <v>18</v>
+      </c>
+      <c r="F569">
+        <v>62833</v>
+      </c>
+      <c r="G569" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H569" t="s">
+        <v>1796</v>
+      </c>
+      <c r="I569" s="1">
+        <v>46247</v>
+      </c>
+      <c r="L569" t="s">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="570" spans="1:12">
+      <c r="A570" t="s">
+        <v>51</v>
+      </c>
+      <c r="B570" t="s">
+        <v>291</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D570" t="s">
+        <v>742</v>
+      </c>
+      <c r="E570" t="s">
+        <v>18</v>
+      </c>
+      <c r="F570">
+        <v>62833</v>
+      </c>
+      <c r="G570" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H570" t="s">
+        <v>1796</v>
+      </c>
+      <c r="I570" s="1">
+        <v>46247</v>
+      </c>
+      <c r="L570" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="571" spans="1:12">
+      <c r="A571" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D571" t="s">
+        <v>76</v>
+      </c>
+      <c r="E571" t="s">
+        <v>18</v>
+      </c>
+      <c r="F571">
+        <v>62837</v>
+      </c>
+      <c r="G571" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H571" t="s">
+        <v>1346</v>
+      </c>
+      <c r="I571" s="1">
+        <v>46247</v>
+      </c>
+      <c r="L571" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="572" spans="1:12">
+      <c r="A572" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D572" t="s">
+        <v>76</v>
+      </c>
+      <c r="E572" t="s">
+        <v>18</v>
+      </c>
+      <c r="F572">
+        <v>62837</v>
+      </c>
+      <c r="G572" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H572" t="s">
+        <v>1346</v>
+      </c>
+      <c r="I572" s="1">
+        <v>46247</v>
+      </c>
+      <c r="L572" t="s">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="573" spans="1:12">
+      <c r="A573" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D573" t="s">
+        <v>76</v>
+      </c>
+      <c r="E573" t="s">
+        <v>18</v>
+      </c>
+      <c r="F573">
+        <v>62837</v>
+      </c>
+      <c r="G573" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H573" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I573" s="1">
+        <v>46247</v>
+      </c>
+      <c r="L573" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="574" spans="1:12">
+      <c r="A574" t="s">
+        <v>386</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D574" t="s">
+        <v>76</v>
+      </c>
+      <c r="E574" t="s">
+        <v>18</v>
+      </c>
+      <c r="F574">
+        <v>62837</v>
+      </c>
+      <c r="G574" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H574" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I574" s="1">
+        <v>46248</v>
+      </c>
+      <c r="L574" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="575" spans="1:12">
+      <c r="A575" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D575" t="s">
+        <v>76</v>
+      </c>
+      <c r="E575" t="s">
+        <v>18</v>
+      </c>
+      <c r="F575">
+        <v>62837</v>
+      </c>
+      <c r="G575" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H575" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I575" s="1">
+        <v>46248</v>
+      </c>
+      <c r="L575" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="576" spans="1:12">
+      <c r="A576" t="s">
+        <v>1811</v>
+      </c>
+      <c r="B576" t="s">
+        <v>642</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D576" t="s">
+        <v>599</v>
+      </c>
+      <c r="E576" t="s">
+        <v>18</v>
+      </c>
+      <c r="F576">
+        <v>62823</v>
+      </c>
+      <c r="G576" t="s">
+        <v>867</v>
+      </c>
+      <c r="H576" t="s">
+        <v>873</v>
+      </c>
+      <c r="I576" s="1">
+        <v>46251</v>
+      </c>
+      <c r="L576" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="577" spans="1:12">
+      <c r="A577" t="s">
+        <v>653</v>
+      </c>
+      <c r="B577" t="s">
+        <v>642</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D577" t="s">
+        <v>599</v>
+      </c>
+      <c r="E577" t="s">
+        <v>18</v>
+      </c>
+      <c r="F577">
+        <v>62823</v>
+      </c>
+      <c r="G577" t="s">
+        <v>867</v>
+      </c>
+      <c r="H577" t="s">
+        <v>873</v>
+      </c>
+      <c r="I577" s="1">
+        <v>46251</v>
+      </c>
+      <c r="L577" t="s">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="578" spans="1:12">
+      <c r="A578" t="s">
+        <v>191</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D578" t="s">
+        <v>76</v>
+      </c>
+      <c r="E578" t="s">
+        <v>18</v>
+      </c>
+      <c r="F578">
+        <v>62837</v>
+      </c>
+      <c r="G578" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H578" t="s">
+        <v>1298</v>
+      </c>
+      <c r="I578" s="1">
+        <v>46251</v>
+      </c>
+      <c r="L578" t="s">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="579" spans="1:12">
+      <c r="A579" t="s">
+        <v>78</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D579" t="s">
+        <v>76</v>
+      </c>
+      <c r="E579" t="s">
+        <v>18</v>
+      </c>
+      <c r="F579">
+        <v>62837</v>
+      </c>
+      <c r="G579" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H579" t="s">
+        <v>1298</v>
+      </c>
+      <c r="I579" s="1">
+        <v>46251</v>
+      </c>
+      <c r="L579" t="s">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="580" spans="1:12">
+      <c r="A580" t="s">
+        <v>34</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D580" t="s">
+        <v>76</v>
+      </c>
+      <c r="E580" t="s">
+        <v>18</v>
+      </c>
+      <c r="F580">
+        <v>62837</v>
+      </c>
+      <c r="G580" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H580" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I580" s="1">
+        <v>46251</v>
+      </c>
+      <c r="L580" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="581" spans="1:12">
+      <c r="A581" t="s">
+        <v>536</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D581" t="s">
+        <v>76</v>
+      </c>
+      <c r="E581" t="s">
+        <v>18</v>
+      </c>
+      <c r="F581">
+        <v>62837</v>
+      </c>
+      <c r="G581" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H581" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I581" s="1">
+        <v>46251</v>
+      </c>
+      <c r="L581" t="s">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="582" spans="1:12">
+      <c r="A582" t="s">
+        <v>255</v>
+      </c>
+      <c r="B582" t="s">
+        <v>574</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D582" t="s">
+        <v>17</v>
+      </c>
+      <c r="E582" t="s">
+        <v>18</v>
+      </c>
+      <c r="F582">
+        <v>62886</v>
+      </c>
+      <c r="G582" t="s">
+        <v>794</v>
+      </c>
+      <c r="H582" t="s">
+        <v>803</v>
+      </c>
+      <c r="I582" s="1">
+        <v>46251</v>
+      </c>
+      <c r="L582" t="s">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="583" spans="1:12">
+      <c r="A583" t="s">
+        <v>93</v>
+      </c>
+      <c r="B583" t="s">
+        <v>574</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D583" t="s">
+        <v>17</v>
+      </c>
+      <c r="E583" t="s">
+        <v>18</v>
+      </c>
+      <c r="F583">
+        <v>62886</v>
+      </c>
+      <c r="G583" t="s">
+        <v>794</v>
+      </c>
+      <c r="H583" t="s">
+        <v>803</v>
+      </c>
+      <c r="I583" s="1">
+        <v>46251</v>
+      </c>
+      <c r="L583" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="584" spans="1:12">
+      <c r="A584" t="s">
+        <v>426</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D584" t="s">
+        <v>91</v>
+      </c>
+      <c r="E584" t="s">
+        <v>18</v>
+      </c>
+      <c r="F584">
+        <v>62895</v>
+      </c>
+      <c r="G584" t="s">
+        <v>162</v>
+      </c>
+      <c r="H584" t="s">
+        <v>277</v>
+      </c>
+      <c r="I584" s="1">
+        <v>46251</v>
+      </c>
+      <c r="L584" t="s">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="585" spans="1:12">
+      <c r="A585" t="s">
+        <v>716</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D585" t="s">
+        <v>91</v>
+      </c>
+      <c r="E585" t="s">
+        <v>18</v>
+      </c>
+      <c r="F585">
+        <v>62895</v>
+      </c>
+      <c r="G585" t="s">
+        <v>162</v>
+      </c>
+      <c r="H585" t="s">
+        <v>277</v>
+      </c>
+      <c r="I585" s="1">
+        <v>46251</v>
+      </c>
+      <c r="L585" t="s">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="586" spans="1:12">
+      <c r="A586" t="s">
+        <v>93</v>
+      </c>
+      <c r="B586" t="s">
+        <v>624</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D586" t="s">
+        <v>76</v>
+      </c>
+      <c r="E586" t="s">
+        <v>18</v>
+      </c>
+      <c r="F586">
+        <v>62837</v>
+      </c>
+      <c r="G586" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H586" t="s">
+        <v>1298</v>
+      </c>
+      <c r="I586" s="1">
+        <v>46252</v>
+      </c>
+      <c r="L586" t="s">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="587" spans="1:12">
+      <c r="A587" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D587" t="s">
+        <v>599</v>
+      </c>
+      <c r="E587" t="s">
+        <v>18</v>
+      </c>
+      <c r="F587">
+        <v>62823</v>
+      </c>
+      <c r="G587" t="s">
+        <v>600</v>
+      </c>
+      <c r="H587" t="s">
+        <v>601</v>
+      </c>
+      <c r="I587" s="1">
+        <v>46252</v>
+      </c>
+      <c r="L587" t="s">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="588" spans="1:12">
+      <c r="A588" t="s">
+        <v>135</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D588" t="s">
+        <v>91</v>
+      </c>
+      <c r="E588" t="s">
+        <v>18</v>
+      </c>
+      <c r="F588">
+        <v>62895</v>
+      </c>
+      <c r="G588" t="s">
+        <v>162</v>
+      </c>
+      <c r="H588" t="s">
+        <v>277</v>
+      </c>
+      <c r="I588" s="1">
+        <v>46255</v>
+      </c>
+      <c r="L588" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="589" spans="1:12">
+      <c r="A589" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D589" t="s">
+        <v>91</v>
+      </c>
+      <c r="E589" t="s">
+        <v>18</v>
+      </c>
+      <c r="F589">
+        <v>62895</v>
+      </c>
+      <c r="G589" t="s">
+        <v>162</v>
+      </c>
+      <c r="H589" t="s">
+        <v>277</v>
+      </c>
+      <c r="I589" s="1">
+        <v>46255</v>
+      </c>
+      <c r="L589" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="590" spans="1:12">
+      <c r="A590" t="s">
+        <v>467</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D590" t="s">
+        <v>76</v>
+      </c>
+      <c r="E590" t="s">
+        <v>18</v>
+      </c>
+      <c r="F590">
+        <v>62837</v>
+      </c>
+      <c r="G590" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H590" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I590" s="1">
+        <v>46255</v>
+      </c>
+      <c r="L590" t="s">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="591" spans="1:12">
+      <c r="A591" t="s">
+        <v>125</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D591" t="s">
+        <v>76</v>
+      </c>
+      <c r="E591" t="s">
+        <v>18</v>
+      </c>
+      <c r="F591">
+        <v>62837</v>
+      </c>
+      <c r="G591" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H591" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I591" s="1">
+        <v>46255</v>
+      </c>
+      <c r="L591" t="s">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="592" spans="1:12">
+      <c r="A592" t="s">
+        <v>114</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D592" t="s">
+        <v>599</v>
+      </c>
+      <c r="E592" t="s">
+        <v>18</v>
+      </c>
+      <c r="F592">
+        <v>62823</v>
+      </c>
+      <c r="G592" t="s">
+        <v>600</v>
+      </c>
+      <c r="H592" t="s">
+        <v>630</v>
+      </c>
+      <c r="I592" s="1">
+        <v>46258</v>
+      </c>
+      <c r="L592" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="593" spans="1:12">
+      <c r="A593" t="s">
+        <v>142</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1846</v>
+      </c>
+      <c r="D593" t="s">
+        <v>17</v>
+      </c>
+      <c r="E593" t="s">
+        <v>18</v>
+      </c>
+      <c r="F593">
+        <v>62886</v>
+      </c>
+      <c r="G593" t="s">
+        <v>19</v>
+      </c>
+      <c r="H593" t="s">
+        <v>54</v>
+      </c>
+      <c r="I593" s="1">
+        <v>46258</v>
+      </c>
+      <c r="L593" t="s">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="594" spans="1:12">
+      <c r="A594" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1846</v>
+      </c>
+      <c r="D594" t="s">
+        <v>17</v>
+      </c>
+      <c r="E594" t="s">
+        <v>18</v>
+      </c>
+      <c r="F594">
+        <v>62886</v>
+      </c>
+      <c r="G594" t="s">
+        <v>19</v>
+      </c>
+      <c r="H594" t="s">
+        <v>54</v>
+      </c>
+      <c r="I594" s="1">
+        <v>46258</v>
+      </c>
+      <c r="L594" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="595" spans="1:12">
+      <c r="A595" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D595" t="s">
+        <v>91</v>
+      </c>
+      <c r="E595" t="s">
+        <v>18</v>
+      </c>
+      <c r="F595">
+        <v>62895</v>
+      </c>
+      <c r="G595" t="s">
+        <v>162</v>
+      </c>
+      <c r="H595" t="s">
+        <v>163</v>
+      </c>
+      <c r="I595" s="1">
+        <v>46258</v>
+      </c>
+      <c r="L595" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="596" spans="1:12">
+      <c r="A596" t="s">
+        <v>339</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D596" t="s">
+        <v>91</v>
+      </c>
+      <c r="E596" t="s">
+        <v>18</v>
+      </c>
+      <c r="F596">
+        <v>62895</v>
+      </c>
+      <c r="G596" t="s">
+        <v>162</v>
+      </c>
+      <c r="H596" t="s">
+        <v>163</v>
+      </c>
+      <c r="I596" s="1">
+        <v>46258</v>
+      </c>
+      <c r="L596" t="s">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="597" spans="1:12">
+      <c r="A597" t="s">
+        <v>1756</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D597" t="s">
+        <v>76</v>
+      </c>
+      <c r="E597" t="s">
+        <v>18</v>
+      </c>
+      <c r="F597">
+        <v>62837</v>
+      </c>
+      <c r="G597" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H597" t="s">
+        <v>1735</v>
+      </c>
+      <c r="I597" s="1">
+        <v>46261</v>
+      </c>
+      <c r="L597" t="s">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="598" spans="1:12">
+      <c r="A598" t="s">
+        <v>971</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D598" t="s">
+        <v>76</v>
+      </c>
+      <c r="E598" t="s">
+        <v>18</v>
+      </c>
+      <c r="F598">
+        <v>62837</v>
+      </c>
+      <c r="G598" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H598" t="s">
+        <v>1735</v>
+      </c>
+      <c r="I598" s="1">
+        <v>46261</v>
+      </c>
+      <c r="L598" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="599" spans="1:12">
+      <c r="A599" t="s">
+        <v>270</v>
+      </c>
+      <c r="B599" t="s">
+        <v>481</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D599" t="s">
+        <v>314</v>
+      </c>
+      <c r="E599" t="s">
+        <v>18</v>
+      </c>
+      <c r="F599">
+        <v>62809</v>
+      </c>
+      <c r="G599" t="s">
+        <v>314</v>
+      </c>
+      <c r="H599" t="s">
+        <v>315</v>
+      </c>
+      <c r="I599" s="1">
+        <v>46265</v>
+      </c>
+      <c r="J599" s="1">
+        <v>46265</v>
+      </c>
+      <c r="L599" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="600" spans="1:12">
+      <c r="A600" t="s">
+        <v>184</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1860</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D600" t="s">
+        <v>76</v>
+      </c>
+      <c r="E600" t="s">
+        <v>18</v>
+      </c>
+      <c r="F600">
+        <v>62837</v>
+      </c>
+      <c r="G600" t="s">
+        <v>366</v>
+      </c>
+      <c r="H600" t="s">
+        <v>367</v>
+      </c>
+      <c r="I600" s="1">
+        <v>46266</v>
+      </c>
+      <c r="L600" t="s">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="601" spans="1:12">
+      <c r="A601" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B601" t="s">
+        <v>574</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D601" t="s">
+        <v>599</v>
+      </c>
+      <c r="E601" t="s">
+        <v>18</v>
+      </c>
+      <c r="F601">
+        <v>62823</v>
+      </c>
+      <c r="G601" t="s">
+        <v>600</v>
+      </c>
+      <c r="H601" t="s">
+        <v>601</v>
+      </c>
+      <c r="I601" s="1">
+        <v>46266</v>
+      </c>
+      <c r="L601" t="s">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="602" spans="1:12">
+      <c r="A602" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D602" t="s">
+        <v>927</v>
+      </c>
+      <c r="E602" t="s">
+        <v>18</v>
+      </c>
+      <c r="F602">
+        <v>62899</v>
+      </c>
+      <c r="G602" t="s">
+        <v>919</v>
+      </c>
+      <c r="H602" t="s">
+        <v>920</v>
+      </c>
+      <c r="I602" s="1">
+        <v>46266</v>
+      </c>
+      <c r="L602" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="603" spans="1:12">
+      <c r="A603" t="s">
+        <v>1869</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D603" t="s">
+        <v>76</v>
+      </c>
+      <c r="E603" t="s">
+        <v>18</v>
+      </c>
+      <c r="F603">
+        <v>62837</v>
+      </c>
+      <c r="G603" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H603" t="s">
+        <v>1531</v>
+      </c>
+      <c r="I603" s="1">
+        <v>46266</v>
+      </c>
+      <c r="L603" t="s">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="604" spans="1:12">
+      <c r="A604" t="s">
+        <v>1873</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D604" t="s">
+        <v>76</v>
+      </c>
+      <c r="E604" t="s">
+        <v>18</v>
+      </c>
+      <c r="F604">
+        <v>62837</v>
+      </c>
+      <c r="G604" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H604" t="s">
+        <v>1531</v>
+      </c>
+      <c r="I604" s="1">
+        <v>46266</v>
+      </c>
+      <c r="L604" t="s">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="605" spans="1:12">
+      <c r="A605" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D605" t="s">
+        <v>807</v>
+      </c>
+      <c r="E605" t="s">
+        <v>18</v>
+      </c>
+      <c r="F605">
+        <v>62850</v>
+      </c>
+      <c r="G605" t="s">
+        <v>919</v>
+      </c>
+      <c r="H605" t="s">
+        <v>920</v>
+      </c>
+      <c r="I605" s="1">
+        <v>46266</v>
+      </c>
+      <c r="L605" t="s">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="606" spans="1:12">
+      <c r="A606" t="s">
+        <v>860</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D606" t="s">
+        <v>807</v>
+      </c>
+      <c r="E606" t="s">
+        <v>18</v>
+      </c>
+      <c r="F606">
+        <v>62850</v>
+      </c>
+      <c r="G606" t="s">
+        <v>867</v>
+      </c>
+      <c r="H606" t="s">
+        <v>873</v>
+      </c>
+      <c r="I606" s="1">
+        <v>46274</v>
+      </c>
+      <c r="L606" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="607" spans="1:12">
+      <c r="A607" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D607" t="s">
+        <v>91</v>
+      </c>
+      <c r="E607" t="s">
+        <v>18</v>
+      </c>
+      <c r="F607">
+        <v>62895</v>
+      </c>
+      <c r="G607" t="s">
+        <v>162</v>
+      </c>
+      <c r="H607" t="s">
+        <v>277</v>
+      </c>
+      <c r="I607" s="1">
+        <v>46274</v>
+      </c>
+      <c r="L607" t="s">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="608" spans="1:12">
+      <c r="A608" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D608" t="s">
+        <v>76</v>
+      </c>
+      <c r="E608" t="s">
+        <v>18</v>
+      </c>
+      <c r="F608">
+        <v>62837</v>
+      </c>
+      <c r="G608" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H608" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I608" s="1">
+        <v>46274</v>
+      </c>
+      <c r="L608" t="s">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="609" spans="1:12">
+      <c r="A609" t="s">
+        <v>36</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D609" t="s">
+        <v>76</v>
+      </c>
+      <c r="E609" t="s">
+        <v>18</v>
+      </c>
+      <c r="F609">
+        <v>62837</v>
+      </c>
+      <c r="G609" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H609" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I609" s="1">
+        <v>46274</v>
+      </c>
+      <c r="L609" t="s">
+        <v>1890</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:creator>WN0SDWK000R5Z$</dc:creator>
+  <dc:creator>wn1sdwk00100M$</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>