--- v0 (2026-05-20)
+++ v1 (2026-07-08)
@@ -13,92 +13,116 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="153222"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14" count="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22" count="22">
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip Code</t>
   </si>
   <si>
     <t>Precinct</t>
   </si>
   <si>
     <t>District Group</t>
   </si>
   <si>
     <t>App Req Date</t>
   </si>
   <si>
     <t>App Sent Date</t>
   </si>
   <si>
     <t>Ballot Req Date</t>
   </si>
   <si>
     <t>Ballot Sent Date</t>
   </si>
   <si>
     <t>Ballot Received Date</t>
   </si>
   <si>
     <t>State ID</t>
+  </si>
+  <si>
+    <t>CHARLES</t>
+  </si>
+  <si>
+    <t>WOODYATT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">317 FOREST VIEW DR </t>
+  </si>
+  <si>
+    <t>GENOA</t>
+  </si>
+  <si>
+    <t>IL</t>
+  </si>
+  <si>
+    <t>GENOA 3</t>
+  </si>
+  <si>
+    <t>GE03-01</t>
+  </si>
+  <si>
+    <t>JR9R922Y</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -124,174 +148,207 @@
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none">
         <fgColor indexed="64"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor indexed="64"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="22">
+  <cellStyleXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyFont="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="0" applyBorder="0" applyNumberFormat="0" applyFill="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
     <cellStyle name="Hyperlink" xfId="20" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:L1"/>
+  <dimension ref="A1:L2"/>
   <sheetViews>
     <sheetView view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>10</v>
       </c>
       <c r="J1" t="s">
         <v>11</v>
       </c>
       <c r="K1" t="s">
         <v>12</v>
       </c>
       <c r="L1" t="s">
         <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
+      <c r="A2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F2">
+        <v>60135</v>
+      </c>
+      <c r="G2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I2" s="1">
+        <v>46202</v>
+      </c>
+      <c r="L2" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:creator>wn0sdwk00036N$</dc:creator>
+  <dc:creator>wn0sdwk0003HA$</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>