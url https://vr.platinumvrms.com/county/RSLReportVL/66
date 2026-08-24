--- v1 (2026-07-08)
+++ v2 (2026-08-24)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="153222"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22" count="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196" count="278">
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip Code</t>
   </si>
   <si>
     <t>Precinct</t>
   </si>
   <si>
     <t>District Group</t>
   </si>
   <si>
@@ -79,50 +79,572 @@
     <t>State ID</t>
   </si>
   <si>
     <t>CHARLES</t>
   </si>
   <si>
     <t>WOODYATT</t>
   </si>
   <si>
     <t xml:space="preserve">317 FOREST VIEW DR </t>
   </si>
   <si>
     <t>GENOA</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>GENOA 3</t>
   </si>
   <si>
     <t>GE03-01</t>
   </si>
   <si>
     <t>JR9R922Y</t>
+  </si>
+  <si>
+    <t>YVONNE</t>
+  </si>
+  <si>
+    <t>CAVALLINI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13 BRIDEN LN </t>
+  </si>
+  <si>
+    <t>SYCAMORE</t>
+  </si>
+  <si>
+    <t>SYCAMORE 8</t>
+  </si>
+  <si>
+    <t>SY08-00</t>
+  </si>
+  <si>
+    <t>2689HRRY</t>
+  </si>
+  <si>
+    <t>WILLIAM</t>
+  </si>
+  <si>
+    <t>AUSTIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7463 LEE RD </t>
+  </si>
+  <si>
+    <t>WATERMAN</t>
+  </si>
+  <si>
+    <t>CLINTON 1</t>
+  </si>
+  <si>
+    <t>CL01-05</t>
+  </si>
+  <si>
+    <t>Q86R3H2Y</t>
+  </si>
+  <si>
+    <t>RICHARD</t>
+  </si>
+  <si>
+    <t>APPOH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">650 LARSON CT </t>
+  </si>
+  <si>
+    <t>DEKALB</t>
+  </si>
+  <si>
+    <t>DEKALB 24</t>
+  </si>
+  <si>
+    <t>DK24-00</t>
+  </si>
+  <si>
+    <t>L3W9252Y</t>
+  </si>
+  <si>
+    <t>AHMET</t>
+  </si>
+  <si>
+    <t>AVCI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1400 TWOMBLY RD APT 1931 </t>
+  </si>
+  <si>
+    <t>DEKALB 5</t>
+  </si>
+  <si>
+    <t>DK05-05</t>
+  </si>
+  <si>
+    <t>W29962RY</t>
+  </si>
+  <si>
+    <t>DOUGLAS</t>
+  </si>
+  <si>
+    <t>BOLTON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">417 N 2ND ST </t>
+  </si>
+  <si>
+    <t>DEKALB 1</t>
+  </si>
+  <si>
+    <t>DK01-01</t>
+  </si>
+  <si>
+    <t>9L3LHW2Y</t>
+  </si>
+  <si>
+    <t>GABRIELLE</t>
+  </si>
+  <si>
+    <t>BORDRON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">727 CROATIAN CT </t>
+  </si>
+  <si>
+    <t>SYCAMORE 4</t>
+  </si>
+  <si>
+    <t>SY04-00</t>
+  </si>
+  <si>
+    <t>WH6762RY</t>
+  </si>
+  <si>
+    <t>SCOTT</t>
+  </si>
+  <si>
+    <t>CHAPMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">209 W 1ST ST </t>
+  </si>
+  <si>
+    <t>GENOA 1</t>
+  </si>
+  <si>
+    <t>GE01-09</t>
+  </si>
+  <si>
+    <t>8H6762RY</t>
+  </si>
+  <si>
+    <t>KURT</t>
+  </si>
+  <si>
+    <t>DAMMERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">591 NORMAL RD </t>
+  </si>
+  <si>
+    <t>DEKALB 4</t>
+  </si>
+  <si>
+    <t>DK04-00</t>
+  </si>
+  <si>
+    <t>8QR2QQ2Y</t>
+  </si>
+  <si>
+    <t>RYAN</t>
+  </si>
+  <si>
+    <t>FORDHAM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">204 W TAYLOR ST </t>
+  </si>
+  <si>
+    <t>DEKALB 16</t>
+  </si>
+  <si>
+    <t>DK16-01</t>
+  </si>
+  <si>
+    <t>53Y3922Y</t>
+  </si>
+  <si>
+    <t>NOLA</t>
+  </si>
+  <si>
+    <t>HAUCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33431 PIERCE RD </t>
+  </si>
+  <si>
+    <t>KINGSTON 2</t>
+  </si>
+  <si>
+    <t>KI02-04</t>
+  </si>
+  <si>
+    <t>WWW8L2RY</t>
+  </si>
+  <si>
+    <t>ERIC</t>
+  </si>
+  <si>
+    <t>KNEPPER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">358 CHAUNCEY ST </t>
+  </si>
+  <si>
+    <t>CORTLAND 3</t>
+  </si>
+  <si>
+    <t>CO03-01</t>
+  </si>
+  <si>
+    <t>9L8LYW2Y</t>
+  </si>
+  <si>
+    <t>MICHAELA</t>
+  </si>
+  <si>
+    <t>LARSON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">902 JANET ST </t>
+  </si>
+  <si>
+    <t>SYCAMORE 10</t>
+  </si>
+  <si>
+    <t>SY10-04</t>
+  </si>
+  <si>
+    <t>Q68H922Y</t>
+  </si>
+  <si>
+    <t>TIMOTHY</t>
+  </si>
+  <si>
+    <t>LYON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">459 E ELM ST </t>
+  </si>
+  <si>
+    <t>RLH3922Y</t>
+  </si>
+  <si>
+    <t>SHARON</t>
+  </si>
+  <si>
+    <t>NELSON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">121 KISHWAUKEE LN </t>
+  </si>
+  <si>
+    <t>DEKALB 11</t>
+  </si>
+  <si>
+    <t>DK11-14</t>
+  </si>
+  <si>
+    <t>RWH3922Y</t>
+  </si>
+  <si>
+    <t>NICKLAS</t>
+  </si>
+  <si>
+    <t>NORRICK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">214 AUGUSTA AVE </t>
+  </si>
+  <si>
+    <t>H4RH7W2Y</t>
+  </si>
+  <si>
+    <t>CORINNA</t>
+  </si>
+  <si>
+    <t>NORRICK-RUEHL</t>
+  </si>
+  <si>
+    <t>94RH7W2Y</t>
+  </si>
+  <si>
+    <t>AMINAH</t>
+  </si>
+  <si>
+    <t>OCKEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1283 JIM DR </t>
+  </si>
+  <si>
+    <t>RL6WR92Y</t>
+  </si>
+  <si>
+    <t>MICHAEL</t>
+  </si>
+  <si>
+    <t>PITZEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">620 S 5TH ST </t>
+  </si>
+  <si>
+    <t>DEKALB 14</t>
+  </si>
+  <si>
+    <t>DK14-11</t>
+  </si>
+  <si>
+    <t>96W5W92Y</t>
+  </si>
+  <si>
+    <t>KEVAN</t>
+  </si>
+  <si>
+    <t>RICH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">312 MAIN ST </t>
+  </si>
+  <si>
+    <t>KINGSTON</t>
+  </si>
+  <si>
+    <t>KINGSTON 1</t>
+  </si>
+  <si>
+    <t>KI01-15</t>
+  </si>
+  <si>
+    <t>KJHQKW2Y</t>
+  </si>
+  <si>
+    <t>GERALD</t>
+  </si>
+  <si>
+    <t>ROBERTS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">208 S EMMETT ST </t>
+  </si>
+  <si>
+    <t>R46H4W2Y</t>
+  </si>
+  <si>
+    <t>RAJADA</t>
+  </si>
+  <si>
+    <t>3464JW2Y</t>
+  </si>
+  <si>
+    <t>JOSEPH</t>
+  </si>
+  <si>
+    <t>SALTIGERALD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">181 DODGE AVE </t>
+  </si>
+  <si>
+    <t>DEKALB 13</t>
+  </si>
+  <si>
+    <t>DK13-07</t>
+  </si>
+  <si>
+    <t>6WKLL22Y</t>
+  </si>
+  <si>
+    <t>YOLANDA</t>
+  </si>
+  <si>
+    <t>W25LL22Y</t>
+  </si>
+  <si>
+    <t>DIANNE</t>
+  </si>
+  <si>
+    <t>SIEGFRIED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">337 E EXCHANGE ST </t>
+  </si>
+  <si>
+    <t>4R6KLQ2Y</t>
+  </si>
+  <si>
+    <t>BRUCE</t>
+  </si>
+  <si>
+    <t>THOMAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">520 N EDDY ST </t>
+  </si>
+  <si>
+    <t>SANDWICH</t>
+  </si>
+  <si>
+    <t>SANDWICH 1</t>
+  </si>
+  <si>
+    <t>SA01-00</t>
+  </si>
+  <si>
+    <t>246H3H2Y</t>
+  </si>
+  <si>
+    <t>KRISTINA</t>
+  </si>
+  <si>
+    <t>THORNTON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10327 STATE ROUTE 64 </t>
+  </si>
+  <si>
+    <t>MAYFIELD 1</t>
+  </si>
+  <si>
+    <t>MF01-11</t>
+  </si>
+  <si>
+    <t>K332922Y</t>
+  </si>
+  <si>
+    <t>CHRISTOPHER</t>
+  </si>
+  <si>
+    <t>WARD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">133 MARY HAMSMITH CT </t>
+  </si>
+  <si>
+    <t>SYCAMORE 11</t>
+  </si>
+  <si>
+    <t>SY11-01</t>
+  </si>
+  <si>
+    <t>HLL7HQ2Y</t>
+  </si>
+  <si>
+    <t>ALVIN</t>
+  </si>
+  <si>
+    <t>WARREN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2543 STATE ROUTE 23 </t>
+  </si>
+  <si>
+    <t>LELAND</t>
+  </si>
+  <si>
+    <t>VICTOR 1</t>
+  </si>
+  <si>
+    <t>VI01-00</t>
+  </si>
+  <si>
+    <t>YLKJ922Y</t>
+  </si>
+  <si>
+    <t>RENEE</t>
+  </si>
+  <si>
+    <t>WESTER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">221 PARDRIDGE PL APT 11 </t>
+  </si>
+  <si>
+    <t>DEKALB 17</t>
+  </si>
+  <si>
+    <t>DK17-06</t>
+  </si>
+  <si>
+    <t>7756922Y</t>
+  </si>
+  <si>
+    <t>ROBERT</t>
+  </si>
+  <si>
+    <t>WILLIS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5490 W CLARE RD </t>
+  </si>
+  <si>
+    <t>CLARE</t>
+  </si>
+  <si>
+    <t>SOUTH GROVE 1</t>
+  </si>
+  <si>
+    <t>SG01-03</t>
+  </si>
+  <si>
+    <t>962K922Y</t>
+  </si>
+  <si>
+    <t>LAURA</t>
+  </si>
+  <si>
+    <t>WYNNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">123 E ALDEN PL </t>
+  </si>
+  <si>
+    <t>28JH8RRY</t>
+  </si>
+  <si>
+    <t>KIM</t>
+  </si>
+  <si>
+    <t>ZEBEHAZY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">428 JAMI DR APT G </t>
+  </si>
+  <si>
+    <t>48K6922Y</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -195,51 +717,51 @@
   </cellStyleXfs>
   <cellXfs>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
     <cellStyle name="Hyperlink" xfId="20" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:L2"/>
+  <dimension ref="A1:L34"/>
   <sheetViews>
     <sheetView view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -271,84 +793,1108 @@
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>18</v>
       </c>
       <c r="F2">
         <v>60135</v>
       </c>
       <c r="G2" t="s">
         <v>19</v>
       </c>
       <c r="H2" t="s">
         <v>20</v>
       </c>
       <c r="I2" s="1">
         <v>46202</v>
       </c>
       <c r="L2" t="s">
         <v>21</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12">
+      <c r="A3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3">
+        <v>60178</v>
+      </c>
+      <c r="G3" t="s">
+        <v>26</v>
+      </c>
+      <c r="H3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I3" s="1">
+        <v>46239</v>
+      </c>
+      <c r="L3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4">
+        <v>60556</v>
+      </c>
+      <c r="G4" t="s">
+        <v>33</v>
+      </c>
+      <c r="H4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="1">
+        <v>46245</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12">
+      <c r="A5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5">
+        <v>60115</v>
+      </c>
+      <c r="G5" t="s">
+        <v>40</v>
+      </c>
+      <c r="H5" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L5" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12">
+      <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D6" t="s">
+        <v>39</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6">
+        <v>60115</v>
+      </c>
+      <c r="G6" t="s">
+        <v>46</v>
+      </c>
+      <c r="H6" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
+      <c r="A7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D7" t="s">
+        <v>39</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7">
+        <v>60115</v>
+      </c>
+      <c r="G7" t="s">
+        <v>52</v>
+      </c>
+      <c r="H7" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L7" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
+      <c r="A8" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C8" t="s">
+        <v>57</v>
+      </c>
+      <c r="D8" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8">
+        <v>60178</v>
+      </c>
+      <c r="G8" t="s">
+        <v>58</v>
+      </c>
+      <c r="H8" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L8" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
+      <c r="A9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B9" t="s">
+        <v>62</v>
+      </c>
+      <c r="C9" t="s">
+        <v>63</v>
+      </c>
+      <c r="D9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9">
+        <v>60135</v>
+      </c>
+      <c r="G9" t="s">
+        <v>64</v>
+      </c>
+      <c r="H9" t="s">
+        <v>65</v>
+      </c>
+      <c r="I9" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L9" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
+      <c r="A10" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" t="s">
+        <v>68</v>
+      </c>
+      <c r="C10" t="s">
+        <v>69</v>
+      </c>
+      <c r="D10" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10">
+        <v>60115</v>
+      </c>
+      <c r="G10" t="s">
+        <v>70</v>
+      </c>
+      <c r="H10" t="s">
+        <v>71</v>
+      </c>
+      <c r="I10" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L10" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" t="s">
+        <v>74</v>
+      </c>
+      <c r="C11" t="s">
+        <v>75</v>
+      </c>
+      <c r="D11" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11">
+        <v>60115</v>
+      </c>
+      <c r="G11" t="s">
+        <v>76</v>
+      </c>
+      <c r="H11" t="s">
+        <v>77</v>
+      </c>
+      <c r="I11" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L11" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" t="s">
+        <v>80</v>
+      </c>
+      <c r="C12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12">
+        <v>60135</v>
+      </c>
+      <c r="G12" t="s">
+        <v>82</v>
+      </c>
+      <c r="H12" t="s">
+        <v>83</v>
+      </c>
+      <c r="I12" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L12" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" t="s">
+        <v>85</v>
+      </c>
+      <c r="B13" t="s">
+        <v>86</v>
+      </c>
+      <c r="C13" t="s">
+        <v>87</v>
+      </c>
+      <c r="D13" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13">
+        <v>60178</v>
+      </c>
+      <c r="G13" t="s">
+        <v>88</v>
+      </c>
+      <c r="H13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I13" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L13" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" t="s">
+        <v>92</v>
+      </c>
+      <c r="C14" t="s">
+        <v>93</v>
+      </c>
+      <c r="D14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14">
+        <v>60178</v>
+      </c>
+      <c r="G14" t="s">
+        <v>94</v>
+      </c>
+      <c r="H14" t="s">
+        <v>95</v>
+      </c>
+      <c r="I14" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L14" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" t="s">
+        <v>98</v>
+      </c>
+      <c r="C15" t="s">
+        <v>99</v>
+      </c>
+      <c r="D15" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15">
+        <v>60178</v>
+      </c>
+      <c r="G15" t="s">
+        <v>26</v>
+      </c>
+      <c r="H15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I15" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L15" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" t="s">
+        <v>101</v>
+      </c>
+      <c r="B16" t="s">
+        <v>102</v>
+      </c>
+      <c r="C16" t="s">
+        <v>103</v>
+      </c>
+      <c r="D16" t="s">
+        <v>39</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16">
+        <v>60115</v>
+      </c>
+      <c r="G16" t="s">
+        <v>104</v>
+      </c>
+      <c r="H16" t="s">
+        <v>105</v>
+      </c>
+      <c r="I16" s="1">
+        <v>46246</v>
+      </c>
+      <c r="L16" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" t="s">
+        <v>107</v>
+      </c>
+      <c r="B17" t="s">
+        <v>108</v>
+      </c>
+      <c r="C17" t="s">
+        <v>109</v>
+      </c>
+      <c r="D17" t="s">
+        <v>39</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17">
+        <v>60115</v>
+      </c>
+      <c r="G17" t="s">
+        <v>52</v>
+      </c>
+      <c r="H17" t="s">
+        <v>53</v>
+      </c>
+      <c r="I17" s="1">
+        <v>46247</v>
+      </c>
+      <c r="L17" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" t="s">
+        <v>111</v>
+      </c>
+      <c r="B18" t="s">
+        <v>112</v>
+      </c>
+      <c r="C18" t="s">
+        <v>109</v>
+      </c>
+      <c r="D18" t="s">
+        <v>39</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18">
+        <v>60115</v>
+      </c>
+      <c r="G18" t="s">
+        <v>52</v>
+      </c>
+      <c r="H18" t="s">
+        <v>53</v>
+      </c>
+      <c r="I18" s="1">
+        <v>46247</v>
+      </c>
+      <c r="L18" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" t="s">
+        <v>114</v>
+      </c>
+      <c r="B19" t="s">
+        <v>115</v>
+      </c>
+      <c r="C19" t="s">
+        <v>116</v>
+      </c>
+      <c r="D19" t="s">
+        <v>25</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19">
+        <v>60178</v>
+      </c>
+      <c r="G19" t="s">
+        <v>26</v>
+      </c>
+      <c r="H19" t="s">
+        <v>27</v>
+      </c>
+      <c r="I19" s="1">
+        <v>46247</v>
+      </c>
+      <c r="L19" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" t="s">
+        <v>118</v>
+      </c>
+      <c r="B20" t="s">
+        <v>119</v>
+      </c>
+      <c r="C20" t="s">
+        <v>120</v>
+      </c>
+      <c r="D20" t="s">
+        <v>39</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20">
+        <v>60115</v>
+      </c>
+      <c r="G20" t="s">
+        <v>121</v>
+      </c>
+      <c r="H20" t="s">
+        <v>122</v>
+      </c>
+      <c r="I20" s="1">
+        <v>46248</v>
+      </c>
+      <c r="L20" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" t="s">
+        <v>124</v>
+      </c>
+      <c r="B21" t="s">
+        <v>125</v>
+      </c>
+      <c r="C21" t="s">
+        <v>126</v>
+      </c>
+      <c r="D21" t="s">
+        <v>127</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21">
+        <v>60145</v>
+      </c>
+      <c r="G21" t="s">
+        <v>128</v>
+      </c>
+      <c r="H21" t="s">
+        <v>129</v>
+      </c>
+      <c r="I21" s="1">
+        <v>46248</v>
+      </c>
+      <c r="L21" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" t="s">
+        <v>131</v>
+      </c>
+      <c r="B22" t="s">
+        <v>132</v>
+      </c>
+      <c r="C22" t="s">
+        <v>133</v>
+      </c>
+      <c r="D22" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22">
+        <v>60135</v>
+      </c>
+      <c r="G22" t="s">
+        <v>64</v>
+      </c>
+      <c r="H22" t="s">
+        <v>65</v>
+      </c>
+      <c r="I22" s="1">
+        <v>46248</v>
+      </c>
+      <c r="L22" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="A23" t="s">
+        <v>135</v>
+      </c>
+      <c r="B23" t="s">
+        <v>132</v>
+      </c>
+      <c r="C23" t="s">
+        <v>133</v>
+      </c>
+      <c r="D23" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23">
+        <v>60135</v>
+      </c>
+      <c r="G23" t="s">
+        <v>64</v>
+      </c>
+      <c r="H23" t="s">
+        <v>65</v>
+      </c>
+      <c r="I23" s="1">
+        <v>46248</v>
+      </c>
+      <c r="L23" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="A24" t="s">
+        <v>137</v>
+      </c>
+      <c r="B24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C24" t="s">
+        <v>139</v>
+      </c>
+      <c r="D24" t="s">
+        <v>39</v>
+      </c>
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24">
+        <v>60115</v>
+      </c>
+      <c r="G24" t="s">
+        <v>140</v>
+      </c>
+      <c r="H24" t="s">
+        <v>141</v>
+      </c>
+      <c r="I24" s="1">
+        <v>46248</v>
+      </c>
+      <c r="L24" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="A25" t="s">
+        <v>143</v>
+      </c>
+      <c r="B25" t="s">
+        <v>138</v>
+      </c>
+      <c r="C25" t="s">
+        <v>139</v>
+      </c>
+      <c r="D25" t="s">
+        <v>39</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25">
+        <v>60115</v>
+      </c>
+      <c r="G25" t="s">
+        <v>140</v>
+      </c>
+      <c r="H25" t="s">
+        <v>141</v>
+      </c>
+      <c r="I25" s="1">
+        <v>46248</v>
+      </c>
+      <c r="L25" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="A26" t="s">
+        <v>145</v>
+      </c>
+      <c r="B26" t="s">
+        <v>146</v>
+      </c>
+      <c r="C26" t="s">
+        <v>147</v>
+      </c>
+      <c r="D26" t="s">
+        <v>25</v>
+      </c>
+      <c r="E26" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26">
+        <v>60178</v>
+      </c>
+      <c r="G26" t="s">
+        <v>26</v>
+      </c>
+      <c r="H26" t="s">
+        <v>27</v>
+      </c>
+      <c r="I26" s="1">
+        <v>46248</v>
+      </c>
+      <c r="L26" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12">
+      <c r="A27" t="s">
+        <v>149</v>
+      </c>
+      <c r="B27" t="s">
+        <v>150</v>
+      </c>
+      <c r="C27" t="s">
+        <v>151</v>
+      </c>
+      <c r="D27" t="s">
+        <v>152</v>
+      </c>
+      <c r="E27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27">
+        <v>60548</v>
+      </c>
+      <c r="G27" t="s">
+        <v>153</v>
+      </c>
+      <c r="H27" t="s">
+        <v>154</v>
+      </c>
+      <c r="I27" s="1">
+        <v>46248</v>
+      </c>
+      <c r="L27" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12">
+      <c r="A28" t="s">
+        <v>156</v>
+      </c>
+      <c r="B28" t="s">
+        <v>157</v>
+      </c>
+      <c r="C28" t="s">
+        <v>158</v>
+      </c>
+      <c r="D28" t="s">
+        <v>25</v>
+      </c>
+      <c r="E28" t="s">
+        <v>18</v>
+      </c>
+      <c r="F28">
+        <v>60178</v>
+      </c>
+      <c r="G28" t="s">
+        <v>159</v>
+      </c>
+      <c r="H28" t="s">
+        <v>160</v>
+      </c>
+      <c r="I28" s="1">
+        <v>46248</v>
+      </c>
+      <c r="L28" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12">
+      <c r="A29" t="s">
+        <v>162</v>
+      </c>
+      <c r="B29" t="s">
+        <v>163</v>
+      </c>
+      <c r="C29" t="s">
+        <v>164</v>
+      </c>
+      <c r="D29" t="s">
+        <v>25</v>
+      </c>
+      <c r="E29" t="s">
+        <v>18</v>
+      </c>
+      <c r="F29">
+        <v>60178</v>
+      </c>
+      <c r="G29" t="s">
+        <v>165</v>
+      </c>
+      <c r="H29" t="s">
+        <v>166</v>
+      </c>
+      <c r="I29" s="1">
+        <v>46248</v>
+      </c>
+      <c r="L29" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" t="s">
+        <v>168</v>
+      </c>
+      <c r="B30" t="s">
+        <v>169</v>
+      </c>
+      <c r="C30" t="s">
+        <v>170</v>
+      </c>
+      <c r="D30" t="s">
+        <v>171</v>
+      </c>
+      <c r="E30" t="s">
+        <v>18</v>
+      </c>
+      <c r="F30">
+        <v>60531</v>
+      </c>
+      <c r="G30" t="s">
+        <v>172</v>
+      </c>
+      <c r="H30" t="s">
+        <v>173</v>
+      </c>
+      <c r="I30" s="1">
+        <v>46248</v>
+      </c>
+      <c r="L30" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="A31" t="s">
+        <v>175</v>
+      </c>
+      <c r="B31" t="s">
+        <v>176</v>
+      </c>
+      <c r="C31" t="s">
+        <v>177</v>
+      </c>
+      <c r="D31" t="s">
+        <v>39</v>
+      </c>
+      <c r="E31" t="s">
+        <v>18</v>
+      </c>
+      <c r="F31">
+        <v>60115</v>
+      </c>
+      <c r="G31" t="s">
+        <v>178</v>
+      </c>
+      <c r="H31" t="s">
+        <v>179</v>
+      </c>
+      <c r="I31" s="1">
+        <v>46248</v>
+      </c>
+      <c r="L31" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" t="s">
+        <v>181</v>
+      </c>
+      <c r="B32" t="s">
+        <v>182</v>
+      </c>
+      <c r="C32" t="s">
+        <v>183</v>
+      </c>
+      <c r="D32" t="s">
+        <v>184</v>
+      </c>
+      <c r="E32" t="s">
+        <v>18</v>
+      </c>
+      <c r="F32">
+        <v>60111</v>
+      </c>
+      <c r="G32" t="s">
+        <v>185</v>
+      </c>
+      <c r="H32" t="s">
+        <v>186</v>
+      </c>
+      <c r="I32" s="1">
+        <v>46248</v>
+      </c>
+      <c r="L32" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12">
+      <c r="A33" t="s">
+        <v>188</v>
+      </c>
+      <c r="B33" t="s">
+        <v>189</v>
+      </c>
+      <c r="C33" t="s">
+        <v>190</v>
+      </c>
+      <c r="D33" t="s">
+        <v>39</v>
+      </c>
+      <c r="E33" t="s">
+        <v>18</v>
+      </c>
+      <c r="F33">
+        <v>60115</v>
+      </c>
+      <c r="G33" t="s">
+        <v>76</v>
+      </c>
+      <c r="H33" t="s">
+        <v>77</v>
+      </c>
+      <c r="I33" s="1">
+        <v>46248</v>
+      </c>
+      <c r="L33" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12">
+      <c r="A34" t="s">
+        <v>192</v>
+      </c>
+      <c r="B34" t="s">
+        <v>193</v>
+      </c>
+      <c r="C34" t="s">
+        <v>194</v>
+      </c>
+      <c r="D34" t="s">
+        <v>25</v>
+      </c>
+      <c r="E34" t="s">
+        <v>18</v>
+      </c>
+      <c r="F34">
+        <v>60178</v>
+      </c>
+      <c r="G34" t="s">
+        <v>26</v>
+      </c>
+      <c r="H34" t="s">
+        <v>27</v>
+      </c>
+      <c r="I34" s="1">
+        <v>46248</v>
+      </c>
+      <c r="L34" t="s">
+        <v>195</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:creator>wn0sdwk0003HA$</dc:creator>
+  <dc:creator>wn0sdwk0003VP$</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>